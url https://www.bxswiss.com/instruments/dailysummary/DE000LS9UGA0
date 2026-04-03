--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660cb0e5a65e4724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6336db9600844aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9603d0658bfa46db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a700416f6db414d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d3485f876c4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9603d0658bfa46db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ce949ba48d4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a700416f6db414d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...458 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,968</x:t>
-[...171 lines deleted...]
-          <x:t>175,875</x:t>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>