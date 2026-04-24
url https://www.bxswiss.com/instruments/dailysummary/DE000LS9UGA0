--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6336db9600844aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c80591c7ff443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a700416f6db414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89cd75f325224b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ce949ba48d4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a700416f6db414d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e775e17e464680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89cd75f325224b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>