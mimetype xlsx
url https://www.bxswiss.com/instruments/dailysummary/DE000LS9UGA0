--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c80591c7ff443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raecaccabd2524903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89cd75f325224b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e54384c7744a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e775e17e464680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89cd75f325224b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd0e9cda81d4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e54384c7744a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>