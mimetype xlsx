--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raecaccabd2524903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56a16e270434228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e54384c7744a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41210fec899e4906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd0e9cda81d4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e54384c7744a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e267a623824ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41210fec899e4906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,296</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>168,229</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>