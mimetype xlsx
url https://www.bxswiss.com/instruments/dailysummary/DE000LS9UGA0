--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56a16e270434228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62aa6a6993974d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41210fec899e4906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e57e36e84444d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e267a623824ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41210fec899e4906" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ed3e1384654cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e57e36e84444d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>