--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62aa6a6993974d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf7cd19cec74424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e57e36e84444d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a838b2418ef4db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ed3e1384654cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e57e36e84444d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8cba1605c724a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a838b2418ef4db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>165,600</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,782</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>168,936</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>