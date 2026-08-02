--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf7cd19cec74424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7576738631fa4682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a838b2418ef4db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5e0d89778f475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8cba1605c724a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a838b2418ef4db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc244e4f7d54dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5e0d89778f475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>161,798</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,401</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>164,182</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>