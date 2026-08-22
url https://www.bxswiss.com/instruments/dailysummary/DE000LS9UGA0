--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7576738631fa4682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379cc0aa50044e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5e0d89778f475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed80ae2bb024e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc244e4f7d54dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5e0d89778f475f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299bb72ac5b04a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed80ae2bb024e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>