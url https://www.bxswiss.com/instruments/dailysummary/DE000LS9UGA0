--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379cc0aa50044e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92822edc3f174ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed80ae2bb024e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857430b38681418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299bb72ac5b04a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed80ae2bb024e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ce9531832a404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857430b38681418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>