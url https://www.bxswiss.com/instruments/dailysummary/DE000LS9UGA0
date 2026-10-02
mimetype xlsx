--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92822edc3f174ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ac175a5e0b4441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857430b38681418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88548603ca7241f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ce9531832a404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857430b38681418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4113c7861a4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88548603ca7241f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>