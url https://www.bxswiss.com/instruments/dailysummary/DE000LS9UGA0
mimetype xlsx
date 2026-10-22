--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ac175a5e0b4441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7467052ca28d4574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88548603ca7241f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6813ef007f04e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4113c7861a4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88548603ca7241f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fbe905c2e5e4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6813ef007f04e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>