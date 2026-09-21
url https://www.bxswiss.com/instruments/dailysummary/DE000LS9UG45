--- v13 (2026-09-01)
+++ v14 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a2cae9179141db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7972269f0d54415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d1231887a44210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c6589afb31640a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaef6ca85d2f4082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d1231887a44210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a7dfd4a7ead4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c6589afb31640a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Solar Energy Leaders </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UG45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>