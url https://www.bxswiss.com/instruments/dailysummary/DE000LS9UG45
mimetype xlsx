--- v14 (2026-09-21)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7972269f0d54415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9421ff2f07db41c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c6589afb31640a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948dbda59a464c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a7dfd4a7ead4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c6589afb31640a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec91f6c0925476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948dbda59a464c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Solar Energy Leaders </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UG45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>103,335</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,097</x:t>
-[...247 lines deleted...]
-          <x:t>104,126</x:t>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>