--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9421ff2f07db41c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c690bbf86e44ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948dbda59a464c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d3f67238fa45ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec91f6c0925476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948dbda59a464c42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0044d0a1e4f84a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d3f67238fa45ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Solar Energy Leaders </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UG45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>103,783</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,733</x:t>
-[...119 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,544</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>103,637</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>