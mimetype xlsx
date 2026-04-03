--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9960502226a24707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8e120231b6416b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb668923ef7584a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289d22ee8650434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f45dfd7310c4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb668923ef7584a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba161b8c2a644629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289d22ee8650434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Solar Energy Leaders </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UG45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,036</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,269</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>