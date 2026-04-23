--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8e120231b6416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d4eac2be514653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289d22ee8650434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88e7934a0524630"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba161b8c2a644629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289d22ee8650434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ee6964d82b499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88e7934a0524630" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Solar Energy Leaders </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UG45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>