--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d4eac2be514653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41fc5c4ac699492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88e7934a0524630"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1f0c7d16654031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ee6964d82b499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88e7934a0524630" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2711d80daab046a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1f0c7d16654031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Solar Energy Leaders </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UG45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>101,388</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>104,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,194</x:t>
-[...350 lines deleted...]
-          <x:t>102,423</x:t>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>