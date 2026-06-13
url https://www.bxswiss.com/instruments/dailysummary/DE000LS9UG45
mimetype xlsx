--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41fc5c4ac699492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13c92ebb94449cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1f0c7d16654031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3843a7de07149d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2711d80daab046a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1f0c7d16654031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ebb10558f745c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3843a7de07149d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Solar Energy Leaders </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UG45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...414 lines deleted...]
-          <x:t>103,064</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,836</x:t>
-[...97 lines deleted...]
-          <x:t>102,380</x:t>
+          <x:t>101,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>101,683</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>