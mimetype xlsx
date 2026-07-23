--- v10 (2026-06-13)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13c92ebb94449cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf9d570abc042a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3843a7de07149d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c97af5c7fb44dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ebb10558f745c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3843a7de07149d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f57e2ddfa749cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c97af5c7fb44dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Solar Energy Leaders </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UG45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>100,604</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,923</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>102,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,351</x:t>
-[...21 lines deleted...]
-          <x:t>101,636</x:t>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>101,252</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>101,568</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>