--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf9d570abc042a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d3acf08efb40f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c97af5c7fb44dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe600d8695048c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f57e2ddfa749cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c97af5c7fb44dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6cc9b818554498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe600d8695048c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Solar Energy Leaders </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UG45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>