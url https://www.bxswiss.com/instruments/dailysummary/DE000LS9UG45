--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d3acf08efb40f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a2cae9179141db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe600d8695048c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d1231887a44210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6cc9b818554498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe600d8695048c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaef6ca85d2f4082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d1231887a44210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Solar Energy Leaders </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UG45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>103,488</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>104,082</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>