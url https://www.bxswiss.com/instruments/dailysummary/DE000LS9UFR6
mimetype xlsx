--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re131f07e2c2046dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6362466e59354875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R364a3dbf226b4b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re08348d98f144744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5b6d28376d43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R364a3dbf226b4b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6010a49d88d4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re08348d98f144744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>