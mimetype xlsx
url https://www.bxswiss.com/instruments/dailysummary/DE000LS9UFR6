--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6362466e59354875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra379143b7c3b44d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re08348d98f144744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R568a19407d504ff5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6010a49d88d4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re08348d98f144744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5f0a044368487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R568a19407d504ff5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>145,510</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,057</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>145,434</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>