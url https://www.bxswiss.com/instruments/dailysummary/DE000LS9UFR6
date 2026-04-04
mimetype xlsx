--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c81766bf1134978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30c4bd44fde04a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c7153ba0464da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32260bddac38498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd79953649b784944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c7153ba0464da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52afd941e4db422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32260bddac38498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>