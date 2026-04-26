--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30c4bd44fde04a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd238ef83c1a1491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32260bddac38498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2813bb3627ea4c12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52afd941e4db422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32260bddac38498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94062e99d588496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2813bb3627ea4c12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>