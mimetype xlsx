--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd238ef83c1a1491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9804134a4e0c413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2813bb3627ea4c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4be465772e840cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94062e99d588496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2813bb3627ea4c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd980f12168bb409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4be465772e840cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>