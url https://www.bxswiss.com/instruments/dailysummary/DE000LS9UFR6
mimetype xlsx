--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9804134a4e0c413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab147948796453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4be465772e840cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a99b09a3ffa459f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd980f12168bb409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4be465772e840cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R190966cdc9f24f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a99b09a3ffa459f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>