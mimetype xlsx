--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab147948796453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cfef97ef4447b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a99b09a3ffa459f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d60bf2c1c44306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R190966cdc9f24f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a99b09a3ffa459f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7645e3ed0171491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d60bf2c1c44306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>