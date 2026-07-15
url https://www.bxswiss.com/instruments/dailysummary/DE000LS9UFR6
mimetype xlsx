--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cfef97ef4447b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91dd4cabcaae4f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d60bf2c1c44306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e21db966461445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7645e3ed0171491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d60bf2c1c44306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438a465952a34982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e21db966461445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>138,975</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,746</x:t>
-[...173 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>139,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,327</x:t>
-[...31 lines deleted...]
-          <x:t>138,085</x:t>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,304</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>139,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,442</x:t>
-[...161 lines deleted...]
-          <x:t>139,746</x:t>
+          <x:t>140,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>