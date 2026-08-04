--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91dd4cabcaae4f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a0b809d6f54d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e21db966461445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2414f518eec248b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438a465952a34982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e21db966461445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6da13ea1c8a4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2414f518eec248b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>139,720</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,442</x:t>
-[...97 lines deleted...]
-          <x:t>140,825</x:t>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,655</x:t>
-[...65 lines deleted...]
-          <x:t>139,660</x:t>
+          <x:t>140,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,535</x:t>
-[...355 lines deleted...]
-          <x:t>140,308</x:t>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>