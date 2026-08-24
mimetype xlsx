--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a0b809d6f54d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a678c184d94b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2414f518eec248b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra990fe58e299435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6da13ea1c8a4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2414f518eec248b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra899867ef20b427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra990fe58e299435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>141,326</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,244</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>141,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,325</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>