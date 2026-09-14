--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a678c184d94b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re131f07e2c2046dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra990fe58e299435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R364a3dbf226b4b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra899867ef20b427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra990fe58e299435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5b6d28376d43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R364a3dbf226b4b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>