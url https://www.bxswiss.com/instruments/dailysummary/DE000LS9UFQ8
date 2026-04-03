--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58e84e6e6524d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02b432ca63545d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe740a007f44b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a7f3d2f4774eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78144608cf5149aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe740a007f44b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e08790911444b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a7f3d2f4774eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waermepumpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>