--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02b432ca63545d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e8490b380c46ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a7f3d2f4774eef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc642c3e760cf49b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e08790911444b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a7f3d2f4774eef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e07d649da9493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc642c3e760cf49b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waermepumpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>