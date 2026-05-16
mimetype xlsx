--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e8490b380c46ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7457e001e94ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc642c3e760cf49b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42786952fa95451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e07d649da9493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc642c3e760cf49b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aef2103054f4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42786952fa95451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waermepumpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>121,643</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...208 lines deleted...]
-          <x:t>122,604</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>