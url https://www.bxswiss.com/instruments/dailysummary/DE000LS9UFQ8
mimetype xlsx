--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7457e001e94ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R816ea41c76ad494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42786952fa95451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030b316a7c38479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aef2103054f4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42786952fa95451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73c3af004b5542ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030b316a7c38479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waermepumpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>