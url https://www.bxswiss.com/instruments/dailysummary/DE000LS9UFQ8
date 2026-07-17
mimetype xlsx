--- v9 (2026-06-05)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R816ea41c76ad494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d071987ad149b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030b316a7c38479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43bd9d6ffe548db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73c3af004b5542ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030b316a7c38479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed1a5c7ed744be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43bd9d6ffe548db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waermepumpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>128,442</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>