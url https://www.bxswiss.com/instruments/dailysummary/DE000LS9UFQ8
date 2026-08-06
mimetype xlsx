--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d071987ad149b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d60fdb745249cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43bd9d6ffe548db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refca405742aa4f0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed1a5c7ed744be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43bd9d6ffe548db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057aab9ad376480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refca405742aa4f0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waermepumpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>