--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d60fdb745249cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd5755d5c2a14f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refca405742aa4f0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b466c9a427446b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057aab9ad376480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refca405742aa4f0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfce70790e60409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b466c9a427446b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waermepumpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>