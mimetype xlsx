--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd5755d5c2a14f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dfe9ece17634543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b466c9a427446b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3000cbc3d04179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfce70790e60409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b466c9a427446b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4672149e4d3542cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3000cbc3d04179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waermepumpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>