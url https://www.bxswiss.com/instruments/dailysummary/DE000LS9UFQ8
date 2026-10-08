--- v13 (2026-09-15)
+++ v14 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dfe9ece17634543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79773e54edd4cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3000cbc3d04179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R951af885e576408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4672149e4d3542cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3000cbc3d04179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5910ca83f2d345c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R951af885e576408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waermepumpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>117,973</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,091</x:t>
-[...458 lines deleted...]
-          <x:t>114,071</x:t>
+          <x:t>116,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>