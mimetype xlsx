--- v14 (2026-10-08)
+++ v15 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79773e54edd4cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4405a3df0345b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R951af885e576408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd6d6a9d1a74fcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5910ca83f2d345c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R951af885e576408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda6e14b1b7ad42a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd6d6a9d1a74fcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Waermepumpen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>