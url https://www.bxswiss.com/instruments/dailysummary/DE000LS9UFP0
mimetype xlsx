--- v13 (2026-09-16)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9a47349e864db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35a46f3ec314db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ef01ec8b6e460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de4e39f942449b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R022bfc3e45b24d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ef01ec8b6e460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9e1d24b630452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de4e39f942449b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Defense and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>