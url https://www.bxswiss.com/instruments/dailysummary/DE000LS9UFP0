--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35a46f3ec314db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022328dd55ae42cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de4e39f942449b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917dd46f8dbc48ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9e1d24b630452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de4e39f942449b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999ac91e1ddb42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917dd46f8dbc48ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Defense and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>