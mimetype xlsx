--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6b022248fd4db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53098de93f2543d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d235864f18e44fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3f55995f6349a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9bdf7c9b7ce47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d235864f18e44fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90ae9fa6fd940aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3f55995f6349a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Defense and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>