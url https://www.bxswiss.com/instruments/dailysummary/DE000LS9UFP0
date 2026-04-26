--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53098de93f2543d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea17fcbd9e92461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3f55995f6349a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aedc0470f1d46bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90ae9fa6fd940aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3f55995f6349a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3609a82436194c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aedc0470f1d46bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Defense and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>