--- v6 (2026-04-26)
+++ v7 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea17fcbd9e92461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ffd86e7d264c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aedc0470f1d46bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9fa74d58114ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3609a82436194c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aedc0470f1d46bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2955aae39ece4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9fa74d58114ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Defense and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>