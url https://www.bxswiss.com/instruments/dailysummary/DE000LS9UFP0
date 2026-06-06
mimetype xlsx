--- v7 (2026-05-17)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ffd86e7d264c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41be1b7cc9264584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9fa74d58114ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra564168c8a834c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2955aae39ece4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9fa74d58114ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f43f425865b4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra564168c8a834c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Defense and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>