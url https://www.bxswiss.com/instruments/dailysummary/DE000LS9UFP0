--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41be1b7cc9264584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61ca56e944244b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra564168c8a834c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3c16657a2a4686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f43f425865b4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra564168c8a834c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ee856a5da34a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3c16657a2a4686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Defense and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>