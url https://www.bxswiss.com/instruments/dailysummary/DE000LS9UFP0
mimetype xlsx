--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61ca56e944244b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1c35085621433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3c16657a2a4686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378a133bf54a4416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ee856a5da34a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3c16657a2a4686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c1871f208d4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378a133bf54a4416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Defense and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>