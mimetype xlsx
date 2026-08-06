--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1c35085621433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc955353ee61a4e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378a133bf54a4416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a4f78315eb4403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c1871f208d4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378a133bf54a4416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8192d3cb2da414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a4f78315eb4403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Defense and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>