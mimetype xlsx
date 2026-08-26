--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc955353ee61a4e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2e8a16965448ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a4f78315eb4403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re071c5b895df497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8192d3cb2da414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a4f78315eb4403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53c658defda4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re071c5b895df497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Defense and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>