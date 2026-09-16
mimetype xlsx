--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2e8a16965448ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9a47349e864db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re071c5b895df497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ef01ec8b6e460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53c658defda4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re071c5b895df497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R022bfc3e45b24d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ef01ec8b6e460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Defense and Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,041</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>255,718</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>