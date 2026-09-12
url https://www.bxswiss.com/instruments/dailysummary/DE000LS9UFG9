--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdffb4f39aa4107" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44573d5c67f142a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2415b8131e74e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re747a2ec372a495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e18247cbca941e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2415b8131e74e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb89097f919f4d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re747a2ec372a495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Benelux Spezial incl. Frankreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>106,698</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,968</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>108,843</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,912</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,954</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>106,694</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,923</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>107,884</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>