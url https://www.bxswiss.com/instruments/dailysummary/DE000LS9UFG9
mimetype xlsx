--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44573d5c67f142a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370cd5a99a654d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re747a2ec372a495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e0a55eb555410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb89097f919f4d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re747a2ec372a495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0facae21a95a4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e0a55eb555410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Benelux Spezial incl. Frankreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,434</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,392</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>