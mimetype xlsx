--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370cd5a99a654d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf238e11ce5747d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e0a55eb555410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe26f7787b140f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0facae21a95a4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e0a55eb555410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9c349abdc7476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe26f7787b140f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Benelux Spezial incl. Frankreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>