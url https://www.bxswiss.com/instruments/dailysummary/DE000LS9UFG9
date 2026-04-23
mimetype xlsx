--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eac562db8c04479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da4a23638824692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6902b521a04e4783"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f3c70d8aa0473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re343fdf528bc4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6902b521a04e4783" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342797d637ae477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f3c70d8aa0473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Benelux Spezial incl. Frankreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>101,109</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>