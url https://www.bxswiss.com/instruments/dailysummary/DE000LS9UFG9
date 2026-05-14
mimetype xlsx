--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da4a23638824692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1bbf86130b54772" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f3c70d8aa0473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13ee94a80064def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342797d637ae477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f3c70d8aa0473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70dd62174d9d4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13ee94a80064def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Benelux Spezial incl. Frankreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>