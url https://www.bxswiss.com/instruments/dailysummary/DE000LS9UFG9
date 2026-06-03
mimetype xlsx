--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1bbf86130b54772" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R492c4aeba6da4d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13ee94a80064def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7ca693735a046a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70dd62174d9d4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13ee94a80064def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8166fb5a2974422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7ca693735a046a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Benelux Spezial incl. Frankreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>108,640</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,474</x:t>
-[...544 lines deleted...]
-          <x:t>109,931</x:t>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>