--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R492c4aeba6da4d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a25049950942da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7ca693735a046a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63c3f7f36f0402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8166fb5a2974422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7ca693735a046a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra12863fe607745a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63c3f7f36f0402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Benelux Spezial incl. Frankreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>