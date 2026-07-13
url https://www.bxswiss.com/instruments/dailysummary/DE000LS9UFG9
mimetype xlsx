--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a25049950942da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823f4614b93748a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63c3f7f36f0402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc98594f68dd45c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra12863fe607745a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63c3f7f36f0402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3689dfd503d44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc98594f68dd45c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Benelux Spezial incl. Frankreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>