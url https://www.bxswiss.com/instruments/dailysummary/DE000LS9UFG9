--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823f4614b93748a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0cf66a80024bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc98594f68dd45c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a41dc6903494b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3689dfd503d44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc98594f68dd45c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf2c708d3d245f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a41dc6903494b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Benelux Spezial incl. Frankreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>