--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0cf66a80024bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdffb4f39aa4107" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a41dc6903494b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2415b8131e74e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf2c708d3d245f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a41dc6903494b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e18247cbca941e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2415b8131e74e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Benelux Spezial incl. Frankreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>