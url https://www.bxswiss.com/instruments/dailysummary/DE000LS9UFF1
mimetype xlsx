--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec9916582d94e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b2434864b244d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e793c7b75bc4a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ba70f4dba04fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9649cfc914754864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e793c7b75bc4a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712bf83d1a334173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ba70f4dba04fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Momentum Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>