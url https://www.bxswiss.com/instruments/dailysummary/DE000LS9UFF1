--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b2434864b244d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963a619ddd894cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ba70f4dba04fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870716442d3544c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712bf83d1a334173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ba70f4dba04fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3add7652e3864dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870716442d3544c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Momentum Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>