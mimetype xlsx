--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963a619ddd894cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4b197ca58646e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870716442d3544c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b505ed8d7354dbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3add7652e3864dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870716442d3544c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab00204bcfed4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b505ed8d7354dbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Momentum Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>