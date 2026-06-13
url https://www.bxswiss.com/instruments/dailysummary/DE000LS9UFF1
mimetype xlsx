--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4b197ca58646e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46cc9e7b864a4f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b505ed8d7354dbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba20b9cb1974c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab00204bcfed4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b505ed8d7354dbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4bee789b2af48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba20b9cb1974c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Momentum Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>