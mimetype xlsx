--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46cc9e7b864a4f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68277336df7f4508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba20b9cb1974c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb9b5d923dff4023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4bee789b2af48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba20b9cb1974c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0891cfceb82e4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb9b5d923dff4023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Momentum Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>