--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68277336df7f4508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c4034e19e24d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb9b5d923dff4023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c99cd5ba9864075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0891cfceb82e4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb9b5d923dff4023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb074aa8b87b24fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c99cd5ba9864075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Momentum Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>