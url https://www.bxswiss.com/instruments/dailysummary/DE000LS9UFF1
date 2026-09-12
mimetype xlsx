--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c4034e19e24d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c537dc39f249ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c99cd5ba9864075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b002c30f2a24553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb074aa8b87b24fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c99cd5ba9864075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af7aa1e916f49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b002c30f2a24553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Momentum Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>219,607</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>