--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c537dc39f249ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6d18434cd948d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b002c30f2a24553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f053bbdf0c4808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af7aa1e916f49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b002c30f2a24553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2ed54984ef41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f053bbdf0c4808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Momentum Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>223,445</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>222,415</x:t>
-[...377 lines deleted...]
-          <x:t>226,378</x:t>
+          <x:t>222,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>