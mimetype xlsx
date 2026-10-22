--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6d18434cd948d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ac0524ee004aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f053bbdf0c4808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0805f4dcc64a70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2ed54984ef41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f053bbdf0c4808" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2603a5880984471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0805f4dcc64a70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Momentum Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>223,939</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>219,678</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>