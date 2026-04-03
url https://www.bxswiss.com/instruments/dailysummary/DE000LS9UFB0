--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92fe9cf3934d4280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f59fb29606a40a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c4b6268acc484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330c1168886e4776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3aa244ed0894c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c4b6268acc484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1187ad63a0054ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330c1168886e4776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Attraktive Nebenwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>85,635</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,444</x:t>
-[...517 lines deleted...]
-          <x:t>87,110</x:t>
+          <x:t>83,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>