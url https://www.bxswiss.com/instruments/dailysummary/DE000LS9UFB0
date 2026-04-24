--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f59fb29606a40a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628073e896804eff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330c1168886e4776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3706a209e74bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1187ad63a0054ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330c1168886e4776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb577f58e47f847f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3706a209e74bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Attraktive Nebenwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>