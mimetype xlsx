--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628073e896804eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d0ef09aab74593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3706a209e74bda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a877f5ce8e44218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb577f58e47f847f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3706a209e74bda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4980068c7d854baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a877f5ce8e44218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Attraktive Nebenwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>