--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d0ef09aab74593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6969f9a6665e43cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a877f5ce8e44218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7a85211f1b43cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4980068c7d854baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a877f5ce8e44218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5188b9bdbbb64c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7a85211f1b43cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Attraktive Nebenwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>