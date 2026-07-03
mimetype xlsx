--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6969f9a6665e43cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09656bf034464425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7a85211f1b43cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30d5691311744f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5188b9bdbbb64c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7a85211f1b43cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231c709266c84c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30d5691311744f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Attraktive Nebenwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>