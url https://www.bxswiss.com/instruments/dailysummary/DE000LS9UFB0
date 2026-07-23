--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09656bf034464425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35650cd1ffe143ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30d5691311744f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a17ef34db2e40e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231c709266c84c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30d5691311744f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737853f2c07e4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a17ef34db2e40e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Attraktive Nebenwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>