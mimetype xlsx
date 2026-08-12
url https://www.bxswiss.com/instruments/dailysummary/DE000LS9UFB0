--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35650cd1ffe143ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaac76d9bc8c4e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a17ef34db2e40e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf41018ed3a4cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737853f2c07e4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a17ef34db2e40e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6b277f18ef4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf41018ed3a4cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Attraktive Nebenwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>