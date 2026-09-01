--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaac76d9bc8c4e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40de91451b96472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf41018ed3a4cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342022248fc445ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6b277f18ef4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf41018ed3a4cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07395b38eed74670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342022248fc445ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Attraktive Nebenwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>