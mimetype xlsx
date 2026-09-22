--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40de91451b96472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b43a0f8afc466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342022248fc445ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc3c825f94ad469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07395b38eed74670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342022248fc445ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e53bdb09c2a4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc3c825f94ad469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Attraktive Nebenwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>103,384</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...343 lines deleted...]
-          <x:t>103,952</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>