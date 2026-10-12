--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b43a0f8afc466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27ccc449e144c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc3c825f94ad469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d775262fd74f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e53bdb09c2a4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc3c825f94ad469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd744ebe9f36a47a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d775262fd74f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Attraktive Nebenwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>