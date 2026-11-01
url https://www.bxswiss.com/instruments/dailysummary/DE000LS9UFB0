--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27ccc449e144c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc492dda70ccf4006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d775262fd74f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree666bec0ae54e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd744ebe9f36a47a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d775262fd74f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra581e1af3d6d4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree666bec0ae54e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Attraktive Nebenwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UFB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,184</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>102,121</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>