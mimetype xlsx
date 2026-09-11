--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf567464049394a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac988e1bc5a34302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c25200dd084708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0467b888d9b74e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5458a0b50a4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c25200dd084708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb329b11167d4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0467b888d9b74e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO northamerica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UF12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>