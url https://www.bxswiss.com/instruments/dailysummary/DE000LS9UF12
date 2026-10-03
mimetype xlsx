--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac988e1bc5a34302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a9a349521743eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0467b888d9b74e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98a84ef431e4575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb329b11167d4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0467b888d9b74e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2d5d33b3eb4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98a84ef431e4575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO northamerica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UF12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>