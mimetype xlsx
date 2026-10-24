--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a9a349521743eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fb2a44c0f24b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98a84ef431e4575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c897cdc5a1d4f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2d5d33b3eb4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98a84ef431e4575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R007834c9c9504b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c897cdc5a1d4f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO northamerica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UF12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>