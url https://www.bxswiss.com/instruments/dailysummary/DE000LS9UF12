--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d338f8f89844e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb87b4b2e71747f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd79a348cd31432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4379bd5522dd4ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898c2763323e403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd79a348cd31432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5524532960a49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4379bd5522dd4ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO northamerica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UF12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>183,884</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>