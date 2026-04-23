--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb87b4b2e71747f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f3c3f86a7d4b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4379bd5522dd4ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb132ad04c73d4e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5524532960a49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4379bd5522dd4ae3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R528d4a16a0b24f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb132ad04c73d4e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO northamerica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UF12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>