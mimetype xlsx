--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f3c3f86a7d4b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28ecaa0722f46b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb132ad04c73d4e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8593715861d74ff5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R528d4a16a0b24f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb132ad04c73d4e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e833046e5940a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8593715861d74ff5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO northamerica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UF12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>177,983</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,788</x:t>
-[...355 lines deleted...]
-          <x:t>181,413</x:t>
+          <x:t>180,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>