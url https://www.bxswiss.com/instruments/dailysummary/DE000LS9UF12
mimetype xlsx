--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28ecaa0722f46b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe7190fc7ca14200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8593715861d74ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80a03b5a563489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e833046e5940a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8593715861d74ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf756db94e1ad40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80a03b5a563489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO northamerica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UF12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>