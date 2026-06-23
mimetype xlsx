--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe7190fc7ca14200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6885615aa541fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80a03b5a563489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71054a3062a444ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf756db94e1ad40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80a03b5a563489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68290ba6dc904a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71054a3062a444ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO northamerica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UF12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>179,435</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,223</x:t>
-[...544 lines deleted...]
-          <x:t>175,900</x:t>
+          <x:t>177,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>