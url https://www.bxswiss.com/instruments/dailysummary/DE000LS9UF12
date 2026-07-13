--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6885615aa541fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbdb52c29b614b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71054a3062a444ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c42b416ff704b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68290ba6dc904a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71054a3062a444ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c31edb46c94f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c42b416ff704b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO northamerica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UF12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>