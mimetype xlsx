--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbdb52c29b614b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7c09573daa4454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c42b416ff704b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99aec927bc3e4e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c31edb46c94f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c42b416ff704b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb870fc5be78d4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99aec927bc3e4e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO northamerica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UF12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>