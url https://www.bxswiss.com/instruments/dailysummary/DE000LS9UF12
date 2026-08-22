--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7c09573daa4454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf567464049394a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99aec927bc3e4e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c25200dd084708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb870fc5be78d4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99aec927bc3e4e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5458a0b50a4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c25200dd084708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO northamerica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UF12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>