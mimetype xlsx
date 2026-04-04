--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe278b39eeef4b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427b44c90a184f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef4cfcb480648ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf88eb239fe24c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6a88e169cf4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef4cfcb480648ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b13c772a114840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf88eb239fe24c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Quality Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>117,952</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,447</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>120,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,132</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>