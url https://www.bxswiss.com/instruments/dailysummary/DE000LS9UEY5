--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427b44c90a184f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edfb5195e0f4c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf88eb239fe24c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d5b94246804fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b13c772a114840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf88eb239fe24c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra002cf7577ef4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d5b94246804fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Quality Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>