--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edfb5195e0f4c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66bb720e70fd4e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d5b94246804fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611191c0577e477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra002cf7577ef4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d5b94246804fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5bbfd31f5b4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611191c0577e477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Quality Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>