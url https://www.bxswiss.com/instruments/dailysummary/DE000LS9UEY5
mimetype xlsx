--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66bb720e70fd4e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f5ad5084f34f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611191c0577e477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95b428870c94055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5bbfd31f5b4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611191c0577e477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c983886b5c46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95b428870c94055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Quality Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>