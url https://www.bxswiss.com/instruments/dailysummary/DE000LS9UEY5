--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f5ad5084f34f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a8dbee50c14503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95b428870c94055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846febdc93594a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c983886b5c46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95b428870c94055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bfcccd867946d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846febdc93594a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Quality Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>