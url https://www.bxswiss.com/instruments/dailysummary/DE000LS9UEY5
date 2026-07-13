--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a8dbee50c14503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R853618be47f04dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846febdc93594a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277ec3cae392422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bfcccd867946d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846febdc93594a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6add0b8131c34fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277ec3cae392422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Quality Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>