--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R853618be47f04dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5553e4d74c2741ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277ec3cae392422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b28e3bd4b254eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6add0b8131c34fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277ec3cae392422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49c7698e0e04007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b28e3bd4b254eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Quality Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>