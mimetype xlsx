--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5553e4d74c2741ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256ca4c7a7a24829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b28e3bd4b254eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd487f4d4978f44ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49c7698e0e04007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b28e3bd4b254eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c8a3cb9a7d4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd487f4d4978f44ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Quality Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>