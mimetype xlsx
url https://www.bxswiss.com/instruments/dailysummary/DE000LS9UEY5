--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256ca4c7a7a24829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1a7753be61450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd487f4d4978f44ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc861e35c2b24513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c8a3cb9a7d4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd487f4d4978f44ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46eed8efa86344ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc861e35c2b24513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Quality Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>141,786</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,782</x:t>
-[...323 lines deleted...]
-          <x:t>138,674</x:t>
+          <x:t>141,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>