--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1a7753be61450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58e64bb545a14017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc861e35c2b24513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3828db03e88c48f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46eed8efa86344ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc861e35c2b24513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae47d342a9c41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3828db03e88c48f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Quality Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>137,704</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...370 lines deleted...]
-          <x:t>138,148</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>