--- v14 (2026-10-02)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58e64bb545a14017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd3fb32e868d4771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3828db03e88c48f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d805aaf582474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae47d342a9c41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3828db03e88c48f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7b11413c004bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d805aaf582474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BAQS - High Quality Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>