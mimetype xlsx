--- v9 (2026-08-15)
+++ v10 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe92d07dccce4c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a35597db604d65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb7b753c550a47cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6570ea7c8ea3421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba509d67a8c04cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb7b753c550a47cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d88b1a41a94533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6570ea7c8ea3421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Market - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...632 lines deleted...]
-          <x:t>117,224</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>