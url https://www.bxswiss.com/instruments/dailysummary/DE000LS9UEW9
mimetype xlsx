--- v10 (2026-09-24)
+++ v11 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a35597db604d65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21955d9f713b4ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6570ea7c8ea3421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c103b9a612741c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d88b1a41a94533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6570ea7c8ea3421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R841326a2778649af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c103b9a612741c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Market - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>116,217</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...549 lines deleted...]
-          <x:t>116,924</x:t>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,660</x:t>
+          <x:t>116,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>