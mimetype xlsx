--- v11 (2026-10-14)
+++ v12 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21955d9f713b4ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e89e20407c437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c103b9a612741c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fbbedead9e4a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R841326a2778649af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c103b9a612741c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R801e403631114739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fbbedead9e4a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Market - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,924</x:t>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,660</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>116,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>