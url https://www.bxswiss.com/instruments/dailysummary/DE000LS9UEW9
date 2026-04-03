--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fce7d1a9f114ce6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e59846410634b84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13aa3bd0f1d14d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e9b34f56654cc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8d5c35cf034e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13aa3bd0f1d14d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff9e71935a54b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e9b34f56654cc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Market - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>