--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e59846410634b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069e6f432c794fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e9b34f56654cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5350f1b82a44b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff9e71935a54b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e9b34f56654cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd31cc53957c4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5350f1b82a44b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Market - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>