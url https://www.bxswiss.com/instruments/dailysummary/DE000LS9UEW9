--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069e6f432c794fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30457b0334e94b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5350f1b82a44b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8cb9a7b376497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd31cc53957c4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5350f1b82a44b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81443a17f6d4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8cb9a7b376497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Market - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>