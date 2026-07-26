--- v7 (2026-05-14)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30457b0334e94b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbadd44cf6f3d4a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8cb9a7b376497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e08a281c844635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81443a17f6d4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8cb9a7b376497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583a7c5fed89460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e08a281c844635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Market - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>110,155</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>