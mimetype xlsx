--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbadd44cf6f3d4a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe92d07dccce4c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e08a281c844635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb7b753c550a47cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583a7c5fed89460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e08a281c844635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba509d67a8c04cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb7b753c550a47cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Market - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>