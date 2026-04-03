--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75dc6628901545c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb44ab16e3ef84af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02081257b7b74698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2c4040fb474b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896a1d8a635f42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02081257b7b74698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f72c5f0d6b4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2c4040fb474b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spaceflight and Aerospace</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>