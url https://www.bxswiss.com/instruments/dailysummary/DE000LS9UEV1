--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb44ab16e3ef84af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2983e4f1fb4d4a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2c4040fb474b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea4f2f443074fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f72c5f0d6b4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2c4040fb474b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6463247fb7440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea4f2f443074fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spaceflight and Aerospace</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>