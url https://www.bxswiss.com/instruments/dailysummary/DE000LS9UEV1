--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2983e4f1fb4d4a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff27cca6cc5d4cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea4f2f443074fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203b626d96ca47bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6463247fb7440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea4f2f443074fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f767f96bdf4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203b626d96ca47bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spaceflight and Aerospace</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>