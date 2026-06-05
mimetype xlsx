--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff27cca6cc5d4cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb38cfff5756c440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203b626d96ca47bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7027a3f5fbf14bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f767f96bdf4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203b626d96ca47bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R443cfb73939f4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7027a3f5fbf14bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spaceflight and Aerospace</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>