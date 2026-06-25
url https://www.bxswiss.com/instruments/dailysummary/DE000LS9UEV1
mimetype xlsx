--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb38cfff5756c440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa24e61adb44b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7027a3f5fbf14bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36296a9a4320490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R443cfb73939f4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7027a3f5fbf14bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeab7df4bcd643b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36296a9a4320490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spaceflight and Aerospace</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>