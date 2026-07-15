--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa24e61adb44b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1eb06615daf4ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36296a9a4320490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e77e4df22354868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeab7df4bcd643b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36296a9a4320490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc55a8aa0bb634ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e77e4df22354868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spaceflight and Aerospace</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>