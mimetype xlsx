--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1eb06615daf4ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c2bb3e7bdf461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e77e4df22354868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53125bd2f33d45a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc55a8aa0bb634ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e77e4df22354868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125f0b82463a4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53125bd2f33d45a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spaceflight and Aerospace</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>