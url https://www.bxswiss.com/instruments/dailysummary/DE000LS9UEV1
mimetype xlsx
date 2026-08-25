--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c2bb3e7bdf461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f3562239f3440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53125bd2f33d45a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f2722ebec04063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125f0b82463a4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53125bd2f33d45a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d0edaa2ab44755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f2722ebec04063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spaceflight and Aerospace</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>