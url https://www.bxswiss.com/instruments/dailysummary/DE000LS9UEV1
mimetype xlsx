--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f3562239f3440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd266f0b5581d40e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f2722ebec04063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a2082a56f34de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d0edaa2ab44755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f2722ebec04063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb567011c801c4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a2082a56f34de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spaceflight and Aerospace</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>