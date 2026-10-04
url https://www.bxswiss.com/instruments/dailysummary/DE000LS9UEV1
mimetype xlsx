--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd266f0b5581d40e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc766583b679d4e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a2082a56f34de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d963b729a74f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb567011c801c4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a2082a56f34de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09046a4dcb034971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d963b729a74f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spaceflight and Aerospace</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>