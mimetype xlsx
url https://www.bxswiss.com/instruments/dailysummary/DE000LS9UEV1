--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc766583b679d4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a417422ab4f4734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d963b729a74f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82e71bf085de4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09046a4dcb034971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d963b729a74f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb1063af01b42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82e71bf085de4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spaceflight and Aerospace</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>272,033</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,649</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...334 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,287</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>