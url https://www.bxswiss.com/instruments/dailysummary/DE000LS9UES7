--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08edfd3e6e564095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ab1e28e3134a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ea421fff2a4571"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8bda65793fd443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7575ba5ec77467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ea421fff2a4571" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403215deba674e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8bda65793fd443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Yield Dividend Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UES7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>