--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ab1e28e3134a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d40511574b48d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8bda65793fd443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66b40066a224406"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403215deba674e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8bda65793fd443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e73f56c528945d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66b40066a224406" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Yield Dividend Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UES7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>