--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d40511574b48d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478a8b6043534071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66b40066a224406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf0f12e553e4632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e73f56c528945d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66b40066a224406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af5fc7550cc4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf0f12e553e4632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Yield Dividend Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UES7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>