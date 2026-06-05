--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478a8b6043534071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7381141b9c4dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf0f12e553e4632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2548b5552744da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af5fc7550cc4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf0f12e553e4632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R989092b6eb964da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2548b5552744da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Yield Dividend Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UES7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>