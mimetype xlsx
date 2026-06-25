--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7381141b9c4dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R477999718dec4532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2548b5552744da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b30e297d8154388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R989092b6eb964da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2548b5552744da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bd8eb8af9147fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b30e297d8154388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Yield Dividend Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UES7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>141,606</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>143,545</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>143,353</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>