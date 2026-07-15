--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R477999718dec4532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edc4c26f9524b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b30e297d8154388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed8577133924f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bd8eb8af9147fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b30e297d8154388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd34f7fa9d09b4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed8577133924f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Yield Dividend Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UES7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>