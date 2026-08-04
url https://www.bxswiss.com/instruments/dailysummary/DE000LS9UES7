--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edc4c26f9524b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad01af5678f4d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed8577133924f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ef90262445436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd34f7fa9d09b4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed8577133924f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdca0ce197caf442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ef90262445436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Yield Dividend Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UES7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,426</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>142,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,764</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>