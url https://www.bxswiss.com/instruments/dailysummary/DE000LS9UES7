--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad01af5678f4d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d58ee432efa4369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ef90262445436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052b1f1f04be4d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdca0ce197caf442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ef90262445436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542508bef97b46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052b1f1f04be4d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Yield Dividend Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UES7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>