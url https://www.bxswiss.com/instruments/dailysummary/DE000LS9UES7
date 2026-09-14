--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d58ee432efa4369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48aa543372b4113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052b1f1f04be4d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf39cd8a4ae643b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542508bef97b46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052b1f1f04be4d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097fc446670e4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf39cd8a4ae643b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Yield Dividend Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UES7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>149,305</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,979</x:t>
-[...463 lines deleted...]
-          <x:t>147,932</x:t>
+          <x:t>149,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>