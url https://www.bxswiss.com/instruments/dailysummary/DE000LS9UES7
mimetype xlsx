--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48aa543372b4113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a3584b407a4c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf39cd8a4ae643b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bd9e15ef5874176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097fc446670e4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf39cd8a4ae643b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d2bd53203a14970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bd9e15ef5874176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Yield Dividend Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UES7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...11 lines deleted...]
-          <x:t>150,727</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,397</x:t>
-[...544 lines deleted...]
-          <x:t>150,230</x:t>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>