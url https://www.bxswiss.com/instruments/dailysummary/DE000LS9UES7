--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a3584b407a4c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f4ecc8e2f44205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bd9e15ef5874176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d1fc3ee732f440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d2bd53203a14970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bd9e15ef5874176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf795ac3d53047bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d1fc3ee732f440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Yield Dividend Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UES7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,746</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>147,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>