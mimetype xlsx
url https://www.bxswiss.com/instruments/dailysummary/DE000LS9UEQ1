--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d63aec839c54919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6968013bad444d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22e45b6d2694d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abec40c8aae4404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480a40983c3b4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22e45b6d2694d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591da1adbd1b4e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abec40c8aae4404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Value Europa und USA </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>