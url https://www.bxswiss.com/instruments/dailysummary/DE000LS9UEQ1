--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6968013bad444d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5958ba472fb422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abec40c8aae4404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115b6d9d1654436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591da1adbd1b4e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abec40c8aae4404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913b9f50b87c4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115b6d9d1654436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Value Europa und USA </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>