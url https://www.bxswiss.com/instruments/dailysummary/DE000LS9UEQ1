--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5958ba472fb422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8153da32efc94147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115b6d9d1654436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ce436c7a8d4512"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913b9f50b87c4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115b6d9d1654436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2a57d957b94552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ce436c7a8d4512" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Value Europa und USA </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>