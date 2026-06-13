--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8153da32efc94147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be4eae981524426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ce436c7a8d4512"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12add018f0048c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2a57d957b94552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ce436c7a8d4512" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8030837b98154891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12add018f0048c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Value Europa und USA </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>