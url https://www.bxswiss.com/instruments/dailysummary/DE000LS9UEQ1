--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be4eae981524426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd069b5815da84df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12add018f0048c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae3298a9072c432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8030837b98154891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12add018f0048c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a046dc929b4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae3298a9072c432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Value Europa und USA </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>