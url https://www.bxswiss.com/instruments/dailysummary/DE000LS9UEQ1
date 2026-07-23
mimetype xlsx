--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd069b5815da84df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b62c65adcf400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae3298a9072c432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50773663d498461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a046dc929b4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae3298a9072c432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f522cef5b384696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50773663d498461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Value Europa und USA </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>