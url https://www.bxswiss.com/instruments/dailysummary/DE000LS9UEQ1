--- v11 (2026-07-23)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b62c65adcf400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf35e35f9e204db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50773663d498461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ed02e338204626"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f522cef5b384696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50773663d498461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e416cc427ed42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ed02e338204626" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Value Europa und USA </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>103,606</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>