--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf35e35f9e204db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c86803438147ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ed02e338204626"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5062aed1c575477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e416cc427ed42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ed02e338204626" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd218c6e2cd4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5062aed1c575477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Value Europa und USA </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>