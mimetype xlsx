--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c86803438147ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1354fd27cbc41cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5062aed1c575477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ef32ddf0454f85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd218c6e2cd4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5062aed1c575477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe19816624eb41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ef32ddf0454f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Value Europa und USA </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>100,770</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...262 lines deleted...]
-          <x:t>101,675</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>