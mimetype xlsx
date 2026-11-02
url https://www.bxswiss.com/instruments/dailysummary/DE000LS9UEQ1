--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1354fd27cbc41cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf117fdc507f6481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ef32ddf0454f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5877b6b69d6d4f08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe19816624eb41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ef32ddf0454f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bffe51b88442b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5877b6b69d6d4f08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth and Value Europa und USA </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>