--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7634161f1ad84387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e58f20d50a848e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra790d1a80798494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d344b7af42f4e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd2080911ab402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra790d1a80798494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43aec64fc73c4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d344b7af42f4e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance powered by AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>