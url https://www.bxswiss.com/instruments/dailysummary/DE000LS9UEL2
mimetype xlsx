--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e58f20d50a848e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456b521e289742ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d344b7af42f4e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R679e2914adb14974"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43aec64fc73c4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d344b7af42f4e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239906cf0d814963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R679e2914adb14974" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance powered by AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>