--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456b521e289742ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce059c26f7e240b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R679e2914adb14974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5a0878c58fa4fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239906cf0d814963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R679e2914adb14974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee4a1542b9743a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5a0878c58fa4fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance powered by AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>