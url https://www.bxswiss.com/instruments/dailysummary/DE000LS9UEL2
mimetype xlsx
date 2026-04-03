--- v4 (2026-01-10)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63aa33849bbf496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856c0292ab1a4c53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ffdfd03d2a54137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30c2432b42ab4685"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9df8440c19684e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ffdfd03d2a54137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e2db0a2671b41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30c2432b42ab4685" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance powered by AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.12.2025</x:t>
-[...26 lines deleted...]
-          <x:t>10.12.2025</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,941</x:t>
-[...124 lines deleted...]
-          <x:t>17.12.2025</x:t>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,141</x:t>
-[...306 lines deleted...]
-          <x:t>133,683</x:t>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>