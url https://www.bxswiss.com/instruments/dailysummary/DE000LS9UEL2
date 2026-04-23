--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856c0292ab1a4c53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb28fda7a817e4fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30c2432b42ab4685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3f6f3a195f3488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e2db0a2671b41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30c2432b42ab4685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65bc812adbf4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3f6f3a195f3488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance powered by AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>