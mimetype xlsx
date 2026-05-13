--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb28fda7a817e4fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4bf2703e6564701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3f6f3a195f3488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b574c811dbd4b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65bc812adbf4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3f6f3a195f3488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c57efe9e59434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b574c811dbd4b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance powered by AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>