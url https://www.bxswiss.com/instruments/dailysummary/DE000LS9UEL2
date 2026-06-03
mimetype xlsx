--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4bf2703e6564701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131a161216394bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b574c811dbd4b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41047111c22341e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c57efe9e59434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b574c811dbd4b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5239e8b683e645e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41047111c22341e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance powered by AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,879</x:t>
-[...516 lines deleted...]
-        <x:is>
           <x:t>133,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>