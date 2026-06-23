--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131a161216394bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87530b1356fe4ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41047111c22341e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc0dd771f2a64895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5239e8b683e645e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41047111c22341e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134c3fc056284eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc0dd771f2a64895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance powered by AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>