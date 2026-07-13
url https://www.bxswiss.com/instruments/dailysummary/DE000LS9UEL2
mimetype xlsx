--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87530b1356fe4ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1cf1dba747409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc0dd771f2a64895"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea708f188d04aad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134c3fc056284eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc0dd771f2a64895" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc034375a4e914b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea708f188d04aad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance powered by AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>