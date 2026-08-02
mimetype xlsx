--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1cf1dba747409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44cf86f359740e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea708f188d04aad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbd7c7fce2c4c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc034375a4e914b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea708f188d04aad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb97e23d1a0a4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbd7c7fce2c4c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance powered by AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>140,932</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,590</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>140,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,441</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>