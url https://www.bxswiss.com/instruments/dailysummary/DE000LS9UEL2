--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44cf86f359740e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7634161f1ad84387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbd7c7fce2c4c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra790d1a80798494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb97e23d1a0a4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbd7c7fce2c4c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd2080911ab402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra790d1a80798494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance powered by AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>