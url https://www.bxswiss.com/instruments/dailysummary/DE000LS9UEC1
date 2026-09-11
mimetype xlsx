--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9d6f8725a9480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1af57290a754f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e181e4b18e649e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3417bd5c3874a28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce40e9acd12947e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e181e4b18e649e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raadf3059c4184bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3417bd5c3874a28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordstern Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>