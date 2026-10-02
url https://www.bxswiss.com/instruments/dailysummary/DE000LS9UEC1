--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1af57290a754f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9664830a9a4631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3417bd5c3874a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd743b5d2fb894c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raadf3059c4184bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3417bd5c3874a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9186bf204f64d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd743b5d2fb894c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordstern Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>