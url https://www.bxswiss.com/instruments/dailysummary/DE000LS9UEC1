--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9664830a9a4631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88b7181651b4c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd743b5d2fb894c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f8d5b0832834d97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9186bf204f64d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd743b5d2fb894c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea336d25c414724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f8d5b0832834d97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordstern Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>