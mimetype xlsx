--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6773c36b851e47f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1996905dca874eac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630c42390e4c4b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68d2babdea854234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf961fa9838b146bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630c42390e4c4b06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743f17795a574858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68d2babdea854234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordstern Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>