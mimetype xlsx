--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1996905dca874eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182333c80cb44fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68d2babdea854234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83613a5c8e5546f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743f17795a574858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68d2babdea854234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3538657af88c4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83613a5c8e5546f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordstern Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>