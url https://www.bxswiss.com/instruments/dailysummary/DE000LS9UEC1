--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182333c80cb44fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6560e8833e0647d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83613a5c8e5546f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R278907504072415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3538657af88c4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83613a5c8e5546f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26471d8d2d5e442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R278907504072415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordstern Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>