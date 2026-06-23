--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6560e8833e0647d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81391bcba3ec475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R278907504072415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62cbe90f963b4b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26471d8d2d5e442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R278907504072415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9689713c614946d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62cbe90f963b4b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordstern Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>353,890</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>