--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81391bcba3ec475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a2afd983da4b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62cbe90f963b4b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c41a15748f54b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9689713c614946d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62cbe90f963b4b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f01ba555eb34223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c41a15748f54b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordstern Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>368,273</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>366,836</x:t>
-[...544 lines deleted...]
-          <x:t>386,424</x:t>
+          <x:t>373,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>