--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a2afd983da4b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R042b91d74976497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c41a15748f54b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4036803797b04e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f01ba555eb34223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c41a15748f54b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354c4db1e065448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4036803797b04e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordstern Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>