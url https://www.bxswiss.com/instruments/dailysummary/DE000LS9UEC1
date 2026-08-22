--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R042b91d74976497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9d6f8725a9480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4036803797b04e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e181e4b18e649e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354c4db1e065448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4036803797b04e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce40e9acd12947e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e181e4b18e649e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordstern Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UEC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>