--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d6188620004a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ff8c4557c8415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65750745b2624074"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1077999fff03498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2c2b7ba38c44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65750745b2624074" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0aabdc3ab04e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1077999fff03498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Batterie Metalle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UE62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>