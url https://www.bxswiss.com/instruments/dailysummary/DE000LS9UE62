--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ff8c4557c8415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00f679d5a91c4909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1077999fff03498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb057e0c5d928482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0aabdc3ab04e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1077999fff03498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4fe489571b4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb057e0c5d928482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Batterie Metalle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UE62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>