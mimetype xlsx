--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00f679d5a91c4909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7212a877d241d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb057e0c5d928482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f85e4c8a13141f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4fe489571b4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb057e0c5d928482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7ea0e5167f4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f85e4c8a13141f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Batterie Metalle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UE62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>