--- v15 (2026-10-22)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7212a877d241d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dbe334227774e57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f85e4c8a13141f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a7385a6f424843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7ea0e5167f4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f85e4c8a13141f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf64de07c104e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a7385a6f424843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Batterie Metalle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UE62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,100</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>