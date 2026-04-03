--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c458bac5296425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b6caf1c7bd4898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8738d41e97364bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1427f6fe1354cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3d8ec5bab84a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8738d41e97364bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a632be9f7046a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1427f6fe1354cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Batterie Metalle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UE62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>