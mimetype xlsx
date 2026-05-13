--- v6 (2026-04-03)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b6caf1c7bd4898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9c90454d784f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1427f6fe1354cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07298118605e45c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a632be9f7046a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1427f6fe1354cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f8fa7f1b924f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07298118605e45c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Batterie Metalle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UE62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...153 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>