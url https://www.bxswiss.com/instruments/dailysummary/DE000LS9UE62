--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9c90454d784f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6991cb767b754b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07298118605e45c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78fd63e19ace455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f8fa7f1b924f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07298118605e45c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069a7f76b6bd40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78fd63e19ace455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Batterie Metalle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UE62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>