--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6991cb767b754b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8bd6eeea564778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78fd63e19ace455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448df999a3d7451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069a7f76b6bd40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78fd63e19ace455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8e8c72546044b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448df999a3d7451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Batterie Metalle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UE62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>