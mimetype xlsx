--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8bd6eeea564778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab169ab31e14167" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448df999a3d7451b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68bd973a47e34335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8e8c72546044b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448df999a3d7451b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa6d0d27ee204e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68bd973a47e34335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Batterie Metalle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UE62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>