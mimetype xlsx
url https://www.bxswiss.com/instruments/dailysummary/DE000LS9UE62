--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab169ab31e14167" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb32eb55ffc46b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68bd973a47e34335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a012edc03cb49d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa6d0d27ee204e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68bd973a47e34335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra047911f39c04ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a012edc03cb49d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Batterie Metalle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UE62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,446 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>