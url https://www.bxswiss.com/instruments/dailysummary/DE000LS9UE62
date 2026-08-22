--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb32eb55ffc46b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d6188620004a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a012edc03cb49d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65750745b2624074"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra047911f39c04ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a012edc03cb49d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2c2b7ba38c44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65750745b2624074" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Batterie Metalle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UE62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,228 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...176 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -564,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>