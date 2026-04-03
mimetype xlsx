--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45578c6a44fa4d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29617902b334a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ccbbecf59b4105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54beed614532465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7bb5369de74799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ccbbecf59b4105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec5b606642949ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54beed614532465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende plus Value plus Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>92,829</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,952</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>89,544</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>