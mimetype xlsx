--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29617902b334a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce889422e8c64d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54beed614532465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f32116755884100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec5b606642949ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54beed614532465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e52f70db11346c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f32116755884100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende plus Value plus Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>