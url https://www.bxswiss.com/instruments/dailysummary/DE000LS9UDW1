--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce889422e8c64d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36edc3be172f421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f32116755884100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287023d1fa7645bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e52f70db11346c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f32116755884100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13cb9d0757c84dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287023d1fa7645bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende plus Value plus Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>