--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36edc3be172f421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7442b84cc0e438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287023d1fa7645bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d727e5cda424e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13cb9d0757c84dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287023d1fa7645bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0165e2e1ff4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d727e5cda424e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende plus Value plus Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>92,539</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>