--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7442b84cc0e438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9c3a26950a481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d727e5cda424e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ae66127c1e4834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0165e2e1ff4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d727e5cda424e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8a512b379a34852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ae66127c1e4834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende plus Value plus Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>93,210</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...532 lines deleted...]
-          <x:t>93,025</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>