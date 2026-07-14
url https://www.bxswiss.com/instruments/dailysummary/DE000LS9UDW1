--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9c3a26950a481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re861366b531c4a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ae66127c1e4834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf947926cdd7e4483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8a512b379a34852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ae66127c1e4834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eeaa3bbd8ad47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf947926cdd7e4483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende plus Value plus Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>