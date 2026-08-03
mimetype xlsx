--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re861366b531c4a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959ca305f34245e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf947926cdd7e4483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c39d54671d473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eeaa3bbd8ad47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf947926cdd7e4483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5387ee92ac7d49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c39d54671d473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende plus Value plus Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>