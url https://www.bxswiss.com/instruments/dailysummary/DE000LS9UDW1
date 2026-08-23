--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959ca305f34245e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c4aebf8a4441f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c39d54671d473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67449a943e94004"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5387ee92ac7d49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c39d54671d473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R720ca939ac694b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67449a943e94004" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende plus Value plus Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>