--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c4aebf8a4441f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55cdf3feb0dd464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67449a943e94004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54645df1214d4afd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R720ca939ac694b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67449a943e94004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e654b55c1f4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54645df1214d4afd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende plus Value plus Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>99,747</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,816</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,184</x:t>
-[...85 lines deleted...]
-          <x:t>99,505</x:t>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,679</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>