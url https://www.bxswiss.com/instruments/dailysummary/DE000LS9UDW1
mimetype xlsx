--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55cdf3feb0dd464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fdcdeae3dff4285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54645df1214d4afd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb9c996b78e4468"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e654b55c1f4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54645df1214d4afd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4030e3abdf214678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb9c996b78e4468" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende plus Value plus Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>