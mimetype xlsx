--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fdcdeae3dff4285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5847e01b1b44fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb9c996b78e4468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab0bf6cceb74b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4030e3abdf214678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb9c996b78e4468" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R178c37232329434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab0bf6cceb74b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende plus Value plus Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>