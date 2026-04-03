--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b7b099177a4260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b70d77e99ba47a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R356161d264124c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd826032e299c4bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee87fedeec8407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R356161d264124c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb7ed16b83b4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd826032e299c4bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und Semi-Conductor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>