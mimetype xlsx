--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b70d77e99ba47a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5385a2d5382943df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd826032e299c4bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e340d3fb844f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb7ed16b83b4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd826032e299c4bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18808e0b41fd4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e340d3fb844f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und Semi-Conductor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>