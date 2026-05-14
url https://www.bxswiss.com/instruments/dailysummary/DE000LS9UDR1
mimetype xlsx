--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5385a2d5382943df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf802fa986d7a419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e340d3fb844f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R506c473787434fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18808e0b41fd4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e340d3fb844f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce49a0b0600f47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R506c473787434fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und Semi-Conductor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>