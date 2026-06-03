--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf802fa986d7a419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe26210b233a4803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R506c473787434fde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b044bf5c9d4849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce49a0b0600f47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R506c473787434fde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8244072b33ad421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b044bf5c9d4849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und Semi-Conductor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>