--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe26210b233a4803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011c1c858b5d4b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b044bf5c9d4849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953780c75ee147ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8244072b33ad421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b044bf5c9d4849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc490046abc764bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953780c75ee147ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und Semi-Conductor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>