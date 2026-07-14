--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011c1c858b5d4b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30116b29a6bd40a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953780c75ee147ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca2767766004826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc490046abc764bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953780c75ee147ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817ccd35fdf14f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca2767766004826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und Semi-Conductor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>