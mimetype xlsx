--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30116b29a6bd40a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4749a8ecb9914ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca2767766004826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a53fc93bc44ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817ccd35fdf14f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca2767766004826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe834456f10248b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a53fc93bc44ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und Semi-Conductor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>