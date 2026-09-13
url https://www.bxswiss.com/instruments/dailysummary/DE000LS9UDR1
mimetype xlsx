--- v12 (2026-08-03)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4749a8ecb9914ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31cb3d7fef5491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a53fc93bc44ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea1c17cce104245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe834456f10248b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a53fc93bc44ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1029ed9287104ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea1c17cce104245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und Semi-Conductor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>236,936</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>