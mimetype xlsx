--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31cb3d7fef5491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02695172da1143f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea1c17cce104245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea9dde7c003472d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1029ed9287104ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea1c17cce104245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b628e2a0f1c4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea9dde7c003472d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und Semi-Conductor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>