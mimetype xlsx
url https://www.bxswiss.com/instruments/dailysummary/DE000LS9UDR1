--- v14 (2026-10-03)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02695172da1143f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e776451a6f432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea9dde7c003472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392a39dedfd540da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b628e2a0f1c4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea9dde7c003472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra093de60af4e4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392a39dedfd540da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und Semi-Conductor Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>