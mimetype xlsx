--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52afb80cdd354daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4caab383bb834357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda36e686ec6d48a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fad97fd706b4d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00ef4a8ef8a4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda36e686ec6d48a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf153996896014fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fad97fd706b4d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Diversified Basket of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>