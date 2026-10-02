--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4caab383bb834357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb904433b791745e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fad97fd706b4d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc584c37216324420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf153996896014fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fad97fd706b4d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra945c2a69bf645f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc584c37216324420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Diversified Basket of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>