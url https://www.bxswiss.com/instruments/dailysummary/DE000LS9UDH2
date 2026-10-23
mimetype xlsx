--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb904433b791745e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80bf7361d32043e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc584c37216324420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db4b2b7a4da400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra945c2a69bf645f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc584c37216324420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5ff54c41b44a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db4b2b7a4da400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Diversified Basket of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>109,455</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,069</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>110,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,955</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>