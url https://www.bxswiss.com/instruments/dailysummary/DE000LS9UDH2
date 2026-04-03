--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88f59f7bd84414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17406e0520f441fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c4222a122d444bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95bebaadf3a3437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4349258dc4e04ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c4222a122d444bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b7820ab0134d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95bebaadf3a3437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Diversified Basket of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>