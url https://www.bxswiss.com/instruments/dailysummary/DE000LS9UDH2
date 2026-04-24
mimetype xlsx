--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17406e0520f441fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed63da10e554749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95bebaadf3a3437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc27389d95d9b43d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b7820ab0134d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95bebaadf3a3437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167102f54c4f4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc27389d95d9b43d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Diversified Basket of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>