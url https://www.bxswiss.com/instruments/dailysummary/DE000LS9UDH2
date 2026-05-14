--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed63da10e554749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593ec47ec2444e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc27389d95d9b43d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca6978a5f664516"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167102f54c4f4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc27389d95d9b43d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re523e0bec3894608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca6978a5f664516" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Diversified Basket of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>