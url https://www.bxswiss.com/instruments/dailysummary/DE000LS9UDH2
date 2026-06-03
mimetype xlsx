--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593ec47ec2444e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c88feaab0ec49a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca6978a5f664516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ce109a6f794bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re523e0bec3894608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca6978a5f664516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c04653a52cf4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ce109a6f794bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Diversified Basket of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,724</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,175</x:t>
-[...107 lines deleted...]
-          <x:t>101,743</x:t>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>24.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,107</x:t>
-[...232 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,304</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>102,477</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>