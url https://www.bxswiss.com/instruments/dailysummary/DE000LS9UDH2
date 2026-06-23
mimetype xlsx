--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c88feaab0ec49a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a6d91b22534661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ce109a6f794bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95a1a8265aa44108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c04653a52cf4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ce109a6f794bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea827126a00a4e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95a1a8265aa44108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Diversified Basket of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>