--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a6d91b22534661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a21127c4934a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95a1a8265aa44108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd034b2fd2a024b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea827126a00a4e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95a1a8265aa44108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0678e55d834622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd034b2fd2a024b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Diversified Basket of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>107,894</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,548</x:t>
-[...48 lines deleted...]
-          <x:t>106,885</x:t>
+          <x:t>109,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,994</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>112,928</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>