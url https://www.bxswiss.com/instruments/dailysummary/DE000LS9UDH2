--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a21127c4934a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428a081e56ba4f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd034b2fd2a024b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6eca22d0024b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0678e55d834622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd034b2fd2a024b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe8561ad37474e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6eca22d0024b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Diversified Basket of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>