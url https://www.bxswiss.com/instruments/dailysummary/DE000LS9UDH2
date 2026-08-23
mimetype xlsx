--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428a081e56ba4f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52afb80cdd354daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6eca22d0024b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda36e686ec6d48a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe8561ad37474e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6eca22d0024b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00ef4a8ef8a4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda36e686ec6d48a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Diversified Basket of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>