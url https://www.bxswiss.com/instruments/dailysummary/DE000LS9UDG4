--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550510639a9b473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra534d61aac464600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re738ada215db4705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961c60895b48474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d4ff6af66da4363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re738ada215db4705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9670b47dceb04b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961c60895b48474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>