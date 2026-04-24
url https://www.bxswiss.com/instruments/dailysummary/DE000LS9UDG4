--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra534d61aac464600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe0dc4278584b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961c60895b48474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aa809cefc974f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9670b47dceb04b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961c60895b48474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef21c624fcb4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aa809cefc974f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>109,035</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,202</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>