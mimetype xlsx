--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe0dc4278584b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9919573e92594432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aa809cefc974f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3593847e8394917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef21c624fcb4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aa809cefc974f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f4a5498922d411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3593847e8394917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>115,538</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,274</x:t>
-[...269 lines deleted...]
-          <x:t>116,541</x:t>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>