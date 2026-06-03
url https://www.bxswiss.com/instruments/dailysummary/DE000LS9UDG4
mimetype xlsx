--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9919573e92594432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c91a683b7544299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3593847e8394917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R996414340c7a4450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f4a5498922d411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3593847e8394917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb29986aeef5482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R996414340c7a4450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,765</x:t>
-[...441 lines deleted...]
-          <x:t>118,127</x:t>
+          <x:t>118,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>