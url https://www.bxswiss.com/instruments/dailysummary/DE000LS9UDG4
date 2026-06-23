--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c91a683b7544299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f72edcbd854d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R996414340c7a4450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ea2d6ad5e1477a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb29986aeef5482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R996414340c7a4450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a3c3a0e0904221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ea2d6ad5e1477a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,608</x:t>
-[...468 lines deleted...]
-          <x:t>120,663</x:t>
+          <x:t>119,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>