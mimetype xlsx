--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f72edcbd854d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e727713c934992" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ea2d6ad5e1477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5ec3d3cd7240df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a3c3a0e0904221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ea2d6ad5e1477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b8d9d280a24bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5ec3d3cd7240df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>