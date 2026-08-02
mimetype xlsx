--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e727713c934992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red332a3a56fb401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5ec3d3cd7240df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2cd4e7af7649de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b8d9d280a24bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5ec3d3cd7240df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fda4e1189884c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2cd4e7af7649de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>121,506</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...235 lines deleted...]
-          <x:t>120,039</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>