--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red332a3a56fb401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4c6c2bfdfa4909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2cd4e7af7649de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re30dcdc52639438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fda4e1189884c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2cd4e7af7649de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab7cebf17f3465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re30dcdc52639438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>