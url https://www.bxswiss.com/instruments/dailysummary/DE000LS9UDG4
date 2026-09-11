--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4c6c2bfdfa4909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0602234ab0564843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re30dcdc52639438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3010d76d6fa54a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab7cebf17f3465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re30dcdc52639438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bdd3ede6b1f4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3010d76d6fa54a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>122,893</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,493</x:t>
-[...205 lines deleted...]
-          <x:t>124,556</x:t>
+          <x:t>125,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,848</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>124,774</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>