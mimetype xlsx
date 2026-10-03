--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0602234ab0564843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0e8ad72e984635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3010d76d6fa54a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16693608b9bd4000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bdd3ede6b1f4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3010d76d6fa54a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcdaeebc382549db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16693608b9bd4000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>124,556</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,848</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>124,517</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,161</x:t>
-[...463 lines deleted...]
-          <x:t>123,636</x:t>
+          <x:t>123,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>