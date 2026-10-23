--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0e8ad72e984635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168bcd6300ca4eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16693608b9bd4000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf901e2b54d0c4eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcdaeebc382549db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16693608b9bd4000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c88c63990d41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf901e2b54d0c4eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>