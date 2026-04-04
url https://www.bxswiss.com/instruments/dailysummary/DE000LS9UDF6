--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f81e1e83fef4896" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e3e6b6be0d41cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22a7bbc63cd147b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35175dcbcce5416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95049455d1db44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22a7bbc63cd147b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc642fc5956c44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35175dcbcce5416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verkehrswende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>