--- v5 (2026-04-04)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e3e6b6be0d41cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92e0843ce8b48f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35175dcbcce5416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b75623745c458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc642fc5956c44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35175dcbcce5416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea9d8d50dd74e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b75623745c458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verkehrswende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>