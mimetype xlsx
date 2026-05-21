--- v6 (2026-04-30)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92e0843ce8b48f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a883eb26aa4a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b75623745c458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f914ca99815444a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea9d8d50dd74e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b75623745c458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bd1a124a5d47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f914ca99815444a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verkehrswende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,188</x:t>
@@ -710,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>