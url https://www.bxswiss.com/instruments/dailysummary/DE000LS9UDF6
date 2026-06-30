--- v7 (2026-05-21)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a883eb26aa4a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00f67055a84a45e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f914ca99815444a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raacc1068ae7c4fbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bd1a124a5d47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f914ca99815444a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb724574b150943d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raacc1068ae7c4fbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verkehrswende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...232 lines deleted...]
-          <x:t>134,106</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,376</x:t>
-[...323 lines deleted...]
-          <x:t>133,992</x:t>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>