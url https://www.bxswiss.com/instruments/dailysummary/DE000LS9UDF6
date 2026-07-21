--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00f67055a84a45e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89da5c49c0ec4f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raacc1068ae7c4fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30d92b876234a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb724574b150943d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raacc1068ae7c4fbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08061d6a24c74e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30d92b876234a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verkehrswende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>