--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89da5c49c0ec4f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe988e5d645744c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30d92b876234a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc598b6077b4fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08061d6a24c74e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30d92b876234a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ac750ff8a0461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc598b6077b4fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verkehrswende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>135,029</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>