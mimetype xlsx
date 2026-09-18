--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe988e5d645744c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8cd9d72dbd402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc598b6077b4fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f7757a0078a40f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ac750ff8a0461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc598b6077b4fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9d78d6392bb4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f7757a0078a40f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verkehrswende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>140,161</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>138,681</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,244</x:t>
-[...193 lines deleted...]
-          <x:t>141,308</x:t>
+          <x:t>139,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>