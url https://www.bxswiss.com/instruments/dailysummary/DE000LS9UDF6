--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8cd9d72dbd402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ef74efac4c4f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f7757a0078a40f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04099d7e7cfc4ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9d78d6392bb4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f7757a0078a40f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251eb436793f4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04099d7e7cfc4ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verkehrswende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>138,681</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,244</x:t>
-[...38 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>139,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,256</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,242</x:t>
-[...544 lines deleted...]
-          <x:t>138,198</x:t>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>