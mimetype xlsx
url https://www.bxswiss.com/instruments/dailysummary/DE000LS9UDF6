--- v12 (2026-10-09)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ef74efac4c4f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb3fab82f01240be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04099d7e7cfc4ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f70a25f1ed34f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251eb436793f4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04099d7e7cfc4ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23b69ba3e6942da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f70a25f1ed34f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verkehrswende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>138,457</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,755</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>