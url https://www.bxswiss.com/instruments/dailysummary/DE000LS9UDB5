--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1450e4851ef646c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41df74290019491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca39d720ac64236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e8d4ab6d6e145c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5eea5f44ab14c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca39d720ac64236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e39091cda44c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e8d4ab6d6e145c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>108,624</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>