--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41df74290019491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f7e73f50a24118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e8d4ab6d6e145c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306e7f039a4a4ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e39091cda44c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e8d4ab6d6e145c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7278fdf1b8754db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306e7f039a4a4ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>109,814</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,655</x:t>
-[...394 lines deleted...]
-          <x:t>110,325</x:t>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,043</x:t>
-[...188 lines deleted...]
-          <x:t>109,645</x:t>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>