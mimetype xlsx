--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f7e73f50a24118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd888ef2035a94eac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306e7f039a4a4ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f21458b3864aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7278fdf1b8754db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306e7f039a4a4ac7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d69e593a514956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f21458b3864aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>110,325</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,043</x:t>
-[...286 lines deleted...]
-          <x:t>109,853</x:t>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,317</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>109,294</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,941</x:t>
-[...220 lines deleted...]
-          <x:t>108,570</x:t>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>