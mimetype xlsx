--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae1d4127cf84e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10096b57abe445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5efa66d7cf438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ed849bc8984641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40653f45f064097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5efa66d7cf438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c616f8b64e4423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ed849bc8984641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>