--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10096b57abe445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218df7c886e34635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ed849bc8984641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0efb0e636cd4520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c616f8b64e4423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ed849bc8984641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5275787e43814cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0efb0e636cd4520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>