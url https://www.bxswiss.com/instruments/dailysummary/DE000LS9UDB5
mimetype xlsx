--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218df7c886e34635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383c8907fbe1496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0efb0e636cd4520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c35e1246d6b4444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5275787e43814cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0efb0e636cd4520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45dc9b3ad64d4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c35e1246d6b4444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>