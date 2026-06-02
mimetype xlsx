--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383c8907fbe1496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d90b68ee92e4845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c35e1246d6b4444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2eaa00b6f64742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45dc9b3ad64d4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c35e1246d6b4444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125db681d70f4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2eaa00b6f64742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>107,322</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>106,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>