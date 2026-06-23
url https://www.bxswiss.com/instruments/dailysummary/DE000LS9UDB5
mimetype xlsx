--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d90b68ee92e4845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf96efdbdbed41fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2eaa00b6f64742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfc3b3913f04373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125db681d70f4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2eaa00b6f64742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0799010217f43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfc3b3913f04373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>107,334</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,770</x:t>
-[...350 lines deleted...]
-          <x:t>107,340</x:t>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>