--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf96efdbdbed41fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R832d521f58d84603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfc3b3913f04373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0136b2fad1742d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0799010217f43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfc3b3913f04373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02a38ae42e1466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0136b2fad1742d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>106,326</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,869</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>106,408</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>