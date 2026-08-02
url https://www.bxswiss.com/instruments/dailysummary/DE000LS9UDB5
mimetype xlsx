--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R832d521f58d84603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1450e4851ef646c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0136b2fad1742d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca39d720ac64236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02a38ae42e1466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0136b2fad1742d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5eea5f44ab14c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca39d720ac64236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UDB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,551</x:t>
-[...549 lines deleted...]
-          <x:t>105,643</x:t>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>