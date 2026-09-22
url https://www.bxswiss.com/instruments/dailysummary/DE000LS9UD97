--- v14 (2026-09-01)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01be36e5151f4e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28872aa6ace4460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b42517be2f34ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74bc6e1de014dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f417faecc544018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b42517be2f34ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21e69f81a7143a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74bc6e1de014dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Outperformance Passive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>135,936</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,932</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>136,734</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>