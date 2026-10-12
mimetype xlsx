--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28872aa6ace4460b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17d54ac897740c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74bc6e1de014dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850ce6cbb07d4402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21e69f81a7143a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74bc6e1de014dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c31fee1701450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850ce6cbb07d4402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Outperformance Passive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,827</x:t>
-[...333 lines deleted...]
-          <x:t>136,658</x:t>
+          <x:t>134,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>