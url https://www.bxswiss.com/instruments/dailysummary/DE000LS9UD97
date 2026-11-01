--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17d54ac897740c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12fca878bc804f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850ce6cbb07d4402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra974bd30ed374a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c31fee1701450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850ce6cbb07d4402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd85bec3941b4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra974bd30ed374a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Outperformance Passive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>133,376</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,878</x:t>
-[...431 lines deleted...]
-          <x:t>131,453</x:t>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>