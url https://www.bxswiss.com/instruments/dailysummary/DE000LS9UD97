--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888d91a56ba7429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a9cde1cc6c4f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a01a902d71f4334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0dbca13b47447c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1736c6e7020a41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a01a902d71f4334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0de5c20956514c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0dbca13b47447c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Outperformance Passive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>