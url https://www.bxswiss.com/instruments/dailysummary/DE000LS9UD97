--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a9cde1cc6c4f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd358961777f34ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0dbca13b47447c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc636ab2049b64704"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0de5c20956514c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0dbca13b47447c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c42351051b40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc636ab2049b64704" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Outperformance Passive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>