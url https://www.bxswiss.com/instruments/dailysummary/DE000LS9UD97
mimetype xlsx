--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd358961777f34ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5f8d7406894997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc636ab2049b64704"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4927add2cc6454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c42351051b40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc636ab2049b64704" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca2aa43d1206449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4927add2cc6454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Outperformance Passive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>