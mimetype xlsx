--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5f8d7406894997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef71b1aacbb4737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4927add2cc6454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2bc06375174a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca2aa43d1206449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4927add2cc6454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e88bcb07c948cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2bc06375174a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Outperformance Passive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>