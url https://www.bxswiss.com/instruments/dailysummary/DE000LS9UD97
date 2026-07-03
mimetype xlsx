--- v10 (2026-06-03)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef71b1aacbb4737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa81dd37caa4667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2bc06375174a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb162cd65f9894db1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e88bcb07c948cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2bc06375174a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra69d2ef08b144e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb162cd65f9894db1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Outperformance Passive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>