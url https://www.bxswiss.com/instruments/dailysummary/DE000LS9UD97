--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa81dd37caa4667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6952e851965b4328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb162cd65f9894db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59799b190bf44ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra69d2ef08b144e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb162cd65f9894db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra33a884f9a234800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59799b190bf44ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Outperformance Passive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>140,117</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,563</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>141,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,175</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>