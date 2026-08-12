--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6952e851965b4328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f39ef8e32f4303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59799b190bf44ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a53f0cba764e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra33a884f9a234800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59799b190bf44ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3c397521844e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a53f0cba764e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Outperformance Passive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>