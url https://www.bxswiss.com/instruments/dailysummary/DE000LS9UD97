--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f39ef8e32f4303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01be36e5151f4e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a53f0cba764e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b42517be2f34ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3c397521844e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a53f0cba764e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f417faecc544018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b42517be2f34ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Outperformance Passive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>138,603</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,467</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>141,638</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>