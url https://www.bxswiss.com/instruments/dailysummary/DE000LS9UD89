--- v13 (2026-09-01)
+++ v14 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2255cdb2e94d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf667aa7ba3143ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc972040fc5674eff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29798a2a5467425f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3345967eb6b4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc972040fc5674eff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac269d3d89b4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29798a2a5467425f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ActiveTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>