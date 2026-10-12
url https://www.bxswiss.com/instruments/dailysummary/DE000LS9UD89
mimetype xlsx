--- v14 (2026-09-21)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf667aa7ba3143ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b877be738a14945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29798a2a5467425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682a2e82b5f54698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac269d3d89b4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29798a2a5467425f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53bfa47db8e84a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682a2e82b5f54698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ActiveTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>38,211</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,159</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>37,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,591</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>