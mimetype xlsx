--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b877be738a14945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82874e6977f429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682a2e82b5f54698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6304f6946e404f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53bfa47db8e84a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682a2e82b5f54698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143268c529aa4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6304f6946e404f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ActiveTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>