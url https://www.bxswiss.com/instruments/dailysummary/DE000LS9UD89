--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re945d39339af4c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd5fc57416940a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688fe7892a234883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846c244b5a254956"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8e6c6caf80474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688fe7892a234883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0269a59e0ad54422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846c244b5a254956" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ActiveTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>