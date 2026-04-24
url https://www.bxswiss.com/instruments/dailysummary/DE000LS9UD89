--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd5fc57416940a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920b32b2014d4cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846c244b5a254956"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree996c4471c34c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0269a59e0ad54422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846c244b5a254956" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4485f7c03f4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree996c4471c34c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ActiveTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>