--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920b32b2014d4cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7a3533da3641d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree996c4471c34c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12bc14923fa4bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4485f7c03f4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree996c4471c34c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3871c9e0ed1e4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12bc14923fa4bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ActiveTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>