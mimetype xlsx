--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7a3533da3641d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029dfaa961014bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12bc14923fa4bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cee2122fac4234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3871c9e0ed1e4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12bc14923fa4bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac65bd48df543ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cee2122fac4234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ActiveTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>