--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029dfaa961014bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refac2835c03a4db6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cee2122fac4234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4adeb0c0df6545f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac65bd48df543ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cee2122fac4234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce6d03c3b8dc4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4adeb0c0df6545f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ActiveTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>