--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refac2835c03a4db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29900efc19604284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4adeb0c0df6545f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dcbae5519e548cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce6d03c3b8dc4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4adeb0c0df6545f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc6b93797944429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dcbae5519e548cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ActiveTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>