--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29900efc19604284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d03ded2642d40a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dcbae5519e548cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd249b04a54f147e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc6b93797944429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dcbae5519e548cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34687ff3df874b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd249b04a54f147e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ActiveTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>