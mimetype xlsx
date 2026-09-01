--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d03ded2642d40a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2255cdb2e94d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd249b04a54f147e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc972040fc5674eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34687ff3df874b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd249b04a54f147e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3345967eb6b4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc972040fc5674eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ActiveTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UD89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>