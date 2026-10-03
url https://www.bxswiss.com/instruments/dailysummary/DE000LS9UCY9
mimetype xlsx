--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f0a7ec425b4445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636ac23d079e4a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751be161db814242"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9086e340834aad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ecc7fa1cb8414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751be161db814242" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3f1f175bdf4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9086e340834aad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fridays For Folio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>85,270</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,929</x:t>
-[...458 lines deleted...]
-          <x:t>86,410</x:t>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>