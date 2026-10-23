--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636ac23d079e4a04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a239f7efb9e4277" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9086e340834aad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fcf9cdb1a334a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3f1f175bdf4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9086e340834aad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd68faa99fa854750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fcf9cdb1a334a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fridays For Folio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>84,607</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,095</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>