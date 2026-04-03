--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfceb43cac03641d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade90030278a418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67660a90d3a64868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8748a99c0e2c43d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re22fcb1a0dd54843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67660a90d3a64868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf848f99e96174cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8748a99c0e2c43d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fridays For Folio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,754</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>78,842</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,794</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>