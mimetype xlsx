--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade90030278a418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1800873d64843a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8748a99c0e2c43d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a7b6ea06e2415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf848f99e96174cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8748a99c0e2c43d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ca416ccf6446f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a7b6ea06e2415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fridays For Folio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>