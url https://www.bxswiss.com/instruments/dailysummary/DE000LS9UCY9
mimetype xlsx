--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1800873d64843a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde55b1f39ca84796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a7b6ea06e2415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ba25fbb7f24178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ca416ccf6446f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a7b6ea06e2415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd22ce474ffa423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ba25fbb7f24178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fridays For Folio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>