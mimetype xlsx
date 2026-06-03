--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde55b1f39ca84796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd95c00f77e3c4b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ba25fbb7f24178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc195f213b844c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd22ce474ffa423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ba25fbb7f24178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63f45ebe911411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc195f213b844c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fridays For Folio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>