--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd95c00f77e3c4b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf928b1c6ad0541ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc195f213b844c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf4382c4d4848fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63f45ebe911411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc195f213b844c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062d9dbc4d1141d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf4382c4d4848fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fridays For Folio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>90,866</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>90,675</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>