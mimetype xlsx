--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf928b1c6ad0541ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabac90cade34ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf4382c4d4848fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0261d8d961d4499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062d9dbc4d1141d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf4382c4d4848fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra24e72592996479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0261d8d961d4499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fridays For Folio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>