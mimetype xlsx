--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabac90cade34ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b3aeb02753456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0261d8d961d4499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34eb2c9739cb4845"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra24e72592996479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0261d8d961d4499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fad2489bf0a4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34eb2c9739cb4845" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fridays For Folio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>85,247</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...478 lines deleted...]
-          <x:t>85,417</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>