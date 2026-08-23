--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b3aeb02753456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd39ee9b54e49bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34eb2c9739cb4845"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11cdf08417204265"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fad2489bf0a4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34eb2c9739cb4845" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb123b749b8ae4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11cdf08417204265" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fridays For Folio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>86,019</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,985</x:t>
-[...431 lines deleted...]
-          <x:t>84,088</x:t>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>