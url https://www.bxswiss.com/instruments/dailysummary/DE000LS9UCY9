--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd39ee9b54e49bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f0a7ec425b4445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11cdf08417204265"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751be161db814242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb123b749b8ae4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11cdf08417204265" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ecc7fa1cb8414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751be161db814242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fridays For Folio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>86,607</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,057</x:t>
-[...173 lines deleted...]
-          <x:t>85,247</x:t>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>84,669</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>