--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb04a4e0a714781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916a1792bbd74088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3b73186624b40c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed9ea39d5724c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd1126d5dea4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3b73186624b40c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755f1742f39f4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed9ea39d5724c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmallBusinessStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,127 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...75 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -283,31 +206,369 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>