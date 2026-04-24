--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916a1792bbd74088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866bc8ff8e674f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed9ea39d5724c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28feff48ac16469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755f1742f39f4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed9ea39d5724c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R204f48ea3a94402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28feff48ac16469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmallBusinessStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,235 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...183 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -544,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>