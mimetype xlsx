--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866bc8ff8e674f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095cb0f3a9564a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28feff48ac16469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf846596cb28a4000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R204f48ea3a94402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28feff48ac16469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990b7b90e7f746e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf846596cb28a4000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmallBusinessStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>