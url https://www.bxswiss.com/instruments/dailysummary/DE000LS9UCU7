--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095cb0f3a9564a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd061706c2e4c42d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf846596cb28a4000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa9e97f7531c4b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990b7b90e7f746e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf846596cb28a4000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e842b36c554654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa9e97f7531c4b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmallBusinessStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>66,773</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>