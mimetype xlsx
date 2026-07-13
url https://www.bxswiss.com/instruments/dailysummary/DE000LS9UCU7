--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd061706c2e4c42d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ed4cf898654e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa9e97f7531c4b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23af337b750c4aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e842b36c554654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa9e97f7531c4b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b168a5fc15746f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23af337b750c4aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmallBusinessStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,50 +312,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>