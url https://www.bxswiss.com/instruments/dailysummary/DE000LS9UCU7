--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ed4cf898654e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb941da0e18604099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23af337b750c4aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236cad65425d46d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b168a5fc15746f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23af337b750c4aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5d377df39c408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236cad65425d46d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmallBusinessStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,466 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>67,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>