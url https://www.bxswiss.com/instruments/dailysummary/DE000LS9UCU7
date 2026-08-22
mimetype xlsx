--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb941da0e18604099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4315a8f7e8c24fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236cad65425d46d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e0b84f8aef94044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5d377df39c408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236cad65425d46d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re798daa74103496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e0b84f8aef94044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmallBusinessStocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,466 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>68,913</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>