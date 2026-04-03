--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6382fe4064b64814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c81d8b22334b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99589dc69b344659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddccadd623c04668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860cb06e20fa41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99589dc69b344659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08f1de17306f4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddccadd623c04668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>