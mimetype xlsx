--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c81d8b22334b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9a6d239ff54f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddccadd623c04668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b98011bdaa84c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08f1de17306f4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddccadd623c04668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ab6917b9b24079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b98011bdaa84c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>