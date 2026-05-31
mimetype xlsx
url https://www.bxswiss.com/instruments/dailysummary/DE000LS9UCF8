--- v6 (2026-04-24)
+++ v7 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9a6d239ff54f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf072221aab4375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b98011bdaa84c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3824440fb59a44c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ab6917b9b24079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b98011bdaa84c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R513d285440c045a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3824440fb59a44c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>135,199</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>