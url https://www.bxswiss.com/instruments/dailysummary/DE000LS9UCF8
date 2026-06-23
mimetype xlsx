--- v7 (2026-05-31)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf072221aab4375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cf81ae564f4adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3824440fb59a44c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2c41fde5a34fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R513d285440c045a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3824440fb59a44c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e17b51b2e4b4bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2c41fde5a34fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>