--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cf81ae564f4adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recefddcc0dc0414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2c41fde5a34fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c007c86e134145"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e17b51b2e4b4bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2c41fde5a34fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc158526deec04e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c007c86e134145" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>145,810</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,700</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>