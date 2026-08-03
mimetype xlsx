--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recefddcc0dc0414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05abc7470d874551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c007c86e134145"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c8f1d766754c9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc158526deec04e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c007c86e134145" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra45ce33121024ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c8f1d766754c9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>