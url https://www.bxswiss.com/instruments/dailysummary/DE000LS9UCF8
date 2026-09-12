--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05abc7470d874551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R116b58bd6804495e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c8f1d766754c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e2677eb8f54658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra45ce33121024ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c8f1d766754c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56452a4d8ffc4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e2677eb8f54658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>143,233</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>