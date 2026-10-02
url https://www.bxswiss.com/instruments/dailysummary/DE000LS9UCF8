--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R116b58bd6804495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4274eac80547fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e2677eb8f54658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652367ce2c2149d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56452a4d8ffc4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e2677eb8f54658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dff5be150314363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652367ce2c2149d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>