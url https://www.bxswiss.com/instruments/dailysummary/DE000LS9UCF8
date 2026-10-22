--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4274eac80547fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc155e66ca0944cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652367ce2c2149d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f9f6ed7fb954ed0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dff5be150314363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652367ce2c2149d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae7436c84d9a4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f9f6ed7fb954ed0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen EU und NA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>