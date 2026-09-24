--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8cc783961f04334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b32aa6c3294a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbd2e35484a4e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28cb69596424487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96737615bafc47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbd2e35484a4e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb187e24cb6474073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28cb69596424487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Market Leader Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>