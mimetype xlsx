--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b32aa6c3294a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1629a75c6e274ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28cb69596424487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb28ba854ec54565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb187e24cb6474073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28cb69596424487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R175a78de2f684db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb28ba854ec54565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Market Leader Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>