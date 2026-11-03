--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1629a75c6e274ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab774d3f8e3d4341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb28ba854ec54565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c595deecc7846a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R175a78de2f684db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb28ba854ec54565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re38dd19b8d2e4104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c595deecc7846a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Market Leader Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>