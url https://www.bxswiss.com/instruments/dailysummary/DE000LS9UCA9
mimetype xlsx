--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeba7ac1c8294fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65e965607ac4461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0864182df6784f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7879ebcb500f4b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd090ea35f3454f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0864182df6784f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700789a5e304459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7879ebcb500f4b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Market Leader Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>