--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65e965607ac4461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3724bac4d9dc4170" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7879ebcb500f4b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R290e21f4c0aa4ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700789a5e304459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7879ebcb500f4b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf538af417efa41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R290e21f4c0aa4ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Market Leader Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>123,186</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...289 lines deleted...]
-          <x:t>121,816</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>