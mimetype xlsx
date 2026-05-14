--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3724bac4d9dc4170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ec3775219c4200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R290e21f4c0aa4ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b186a3a55546e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf538af417efa41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R290e21f4c0aa4ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f4871f68ae49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b186a3a55546e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Market Leader Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>