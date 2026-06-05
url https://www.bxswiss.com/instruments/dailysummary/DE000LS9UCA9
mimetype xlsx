--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ec3775219c4200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b3de652f6b4db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b186a3a55546e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebcb8015b54b45c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f4871f68ae49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b186a3a55546e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4651cf6e074b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebcb8015b54b45c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Market Leader Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>