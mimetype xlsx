--- v9 (2026-06-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b3de652f6b4db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5213a0744bb0467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebcb8015b54b45c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567cabcdffcf49b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4651cf6e074b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebcb8015b54b45c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757f8a87694e4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567cabcdffcf49b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Market Leader Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>137,446</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>148,857</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>