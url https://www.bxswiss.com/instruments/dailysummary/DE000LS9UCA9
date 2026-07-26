--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5213a0744bb0467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3875fedc364510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567cabcdffcf49b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a881804543456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757f8a87694e4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567cabcdffcf49b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e1754c477614de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a881804543456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Market Leader Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>148,540</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,874</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>148,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,874</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>146,116</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>