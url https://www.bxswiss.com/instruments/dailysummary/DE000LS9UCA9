--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3875fedc364510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727dd4695dbe45f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a881804543456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde07e5ee3e1a4611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e1754c477614de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a881804543456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe4dbe1180a54ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde07e5ee3e1a4611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Market Leader Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>