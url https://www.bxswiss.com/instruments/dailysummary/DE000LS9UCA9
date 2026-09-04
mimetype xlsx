--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727dd4695dbe45f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8cc783961f04334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde07e5ee3e1a4611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbd2e35484a4e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe4dbe1180a54ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde07e5ee3e1a4611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96737615bafc47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbd2e35484a4e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Market Leader Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UCA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>