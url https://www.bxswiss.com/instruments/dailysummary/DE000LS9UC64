--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2531ca4ad22d49f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d91649f4ca437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd025a68693b748c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8695c6e4146d44a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R114a7acf1b2849b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd025a68693b748c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b9f95a2f4d43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8695c6e4146d44a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of US 500 Timing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>