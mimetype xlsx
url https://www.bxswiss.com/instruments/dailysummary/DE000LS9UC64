--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d91649f4ca437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7419f2eea942a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8695c6e4146d44a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e25111e80dc4a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b9f95a2f4d43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8695c6e4146d44a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd40e0dc72d4e4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e25111e80dc4a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of US 500 Timing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>