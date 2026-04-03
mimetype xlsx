--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb099752b8c4254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28e68a8492b4ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64489c48fefe4517"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5abfc6363b409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b2e7c48bf9e4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64489c48fefe4517" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8faa50c54d694092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5abfc6363b409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of US 500 Timing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>139,310</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,745</x:t>
-[...274 lines deleted...]
-          <x:t>133,095</x:t>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>