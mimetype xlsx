--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28e68a8492b4ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79faba4f6b984e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5abfc6363b409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdccb69454feb4936"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8faa50c54d694092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5abfc6363b409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6882e3633c03455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdccb69454feb4936" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of US 500 Timing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>