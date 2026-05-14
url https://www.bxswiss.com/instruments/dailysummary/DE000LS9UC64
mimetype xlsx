--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79faba4f6b984e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760dbc0de47c4e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdccb69454feb4936"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4963fbbfb5134383"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6882e3633c03455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdccb69454feb4936" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d36f320b7254686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4963fbbfb5134383" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of US 500 Timing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>