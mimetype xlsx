--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760dbc0de47c4e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5157e830164c4247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4963fbbfb5134383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeed6b84f4e84b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d36f320b7254686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4963fbbfb5134383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b710a84f3d4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeed6b84f4e84b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of US 500 Timing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>