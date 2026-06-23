--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5157e830164c4247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4579edad952a42ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeed6b84f4e84b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399af20f0d024d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b710a84f3d4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeed6b84f4e84b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bfe68b4ba35471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399af20f0d024d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of US 500 Timing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>