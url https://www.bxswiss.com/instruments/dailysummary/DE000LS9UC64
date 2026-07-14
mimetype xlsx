--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4579edad952a42ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b5e667432442c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399af20f0d024d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d5e177acb049c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bfe68b4ba35471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399af20f0d024d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e6dc1727534ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d5e177acb049c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of US 500 Timing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>