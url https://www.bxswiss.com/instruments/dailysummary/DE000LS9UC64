--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b5e667432442c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R492d6202c549440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d5e177acb049c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd73d989b66d4992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e6dc1727534ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d5e177acb049c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a284e22a4fb4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd73d989b66d4992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of US 500 Timing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>