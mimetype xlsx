--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R492d6202c549440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d46d011cca04f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd73d989b66d4992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d83cdc9646a4419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a284e22a4fb4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd73d989b66d4992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ecdf26157584b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d83cdc9646a4419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of US 500 Timing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>