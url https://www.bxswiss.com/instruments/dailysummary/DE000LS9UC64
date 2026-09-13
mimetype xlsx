--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d46d011cca04f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2531ca4ad22d49f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d83cdc9646a4419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd025a68693b748c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ecdf26157584b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d83cdc9646a4419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R114a7acf1b2849b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd025a68693b748c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of US 500 Timing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>