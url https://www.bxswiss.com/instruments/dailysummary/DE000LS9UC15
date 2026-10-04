--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8a59b8ebdb429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8205235d84143f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f163324107e4cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc3724a6632474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159157d4366c43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f163324107e4cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76cade9e60cc4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc3724a6632474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>COVACORO Semiconductor Inside</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>