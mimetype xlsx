--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8205235d84143f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6c7747b2264ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc3724a6632474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab3318bbaab2404c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76cade9e60cc4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc3724a6632474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0f6389ff224dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab3318bbaab2404c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>COVACORO Semiconductor Inside</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>