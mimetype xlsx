--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeca981f01254a2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be1d91f72874a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d50d4a7dfc34e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372cbb2a2faf46bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red0cc3672b824c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d50d4a7dfc34e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700ea5635282460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372cbb2a2faf46bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>COVACORO Semiconductor Inside</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>