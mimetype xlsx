--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be1d91f72874a18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e57b87258ea4c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372cbb2a2faf46bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bf7c50acb1437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700ea5635282460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372cbb2a2faf46bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c2cdb46f9a4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bf7c50acb1437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>COVACORO Semiconductor Inside</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,280</x:t>
@@ -737,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>