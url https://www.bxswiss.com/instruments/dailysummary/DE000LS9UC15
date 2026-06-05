--- v8 (2026-04-26)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e57b87258ea4c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7e10d1158147be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bf7c50acb1437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1774227076bc4b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c2cdb46f9a4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bf7c50acb1437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc278dcfd694b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1774227076bc4b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>COVACORO Semiconductor Inside</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...539 lines deleted...]
-          <x:t>149,157</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>