--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7e10d1158147be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e58a29c0f704f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1774227076bc4b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817dbebf65a140c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc278dcfd694b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1774227076bc4b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede6c4bdcff54aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817dbebf65a140c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>COVACORO Semiconductor Inside</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>