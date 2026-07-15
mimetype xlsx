--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e58a29c0f704f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c43b665b5a48e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817dbebf65a140c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99312a0c93b7490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede6c4bdcff54aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817dbebf65a140c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c9eeffd5ac4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99312a0c93b7490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>COVACORO Semiconductor Inside</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>