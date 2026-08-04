--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c43b665b5a48e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc514800a6f0f47fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99312a0c93b7490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75a9cd9169145ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c9eeffd5ac4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99312a0c93b7490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5efe8ee16ffe4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75a9cd9169145ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>COVACORO Semiconductor Inside</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>