--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc514800a6f0f47fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfe15e92aec4004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75a9cd9169145ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02c59545bde474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5efe8ee16ffe4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75a9cd9169145ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d0dc772af84b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02c59545bde474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>COVACORO Semiconductor Inside</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,589</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>