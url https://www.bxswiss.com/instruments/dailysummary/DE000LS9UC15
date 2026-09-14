--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfe15e92aec4004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8a59b8ebdb429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02c59545bde474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f163324107e4cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d0dc772af84b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02c59545bde474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159157d4366c43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f163324107e4cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>COVACORO Semiconductor Inside</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>