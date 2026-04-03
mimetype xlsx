--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418f2290e26e4b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05bc69063e954edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3415714886c4b5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b20aafd3074ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820e889ac8cd472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3415714886c4b5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe36cb7a72304dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b20aafd3074ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingTechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,439</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>166,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,339</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>