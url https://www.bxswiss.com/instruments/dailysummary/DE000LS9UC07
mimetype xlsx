--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05bc69063e954edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca64b66c9b84e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b20aafd3074ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3e07777dcd24392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe36cb7a72304dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b20aafd3074ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c53bcd734704df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3e07777dcd24392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingTechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>