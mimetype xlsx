--- v8 (2026-04-26)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca64b66c9b84e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1121a090b6423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3e07777dcd24392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71610c3d08754604"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c53bcd734704df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3e07777dcd24392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad7422cbe094360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71610c3d08754604" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingTechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>190,075</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>