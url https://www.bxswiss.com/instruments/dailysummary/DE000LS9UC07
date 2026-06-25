--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1121a090b6423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c36f3e2c0e4034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71610c3d08754604"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22a477d42dff44e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad7422cbe094360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71610c3d08754604" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea35483652dd4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22a477d42dff44e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingTechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>208,513</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,967</x:t>
-[...269 lines deleted...]
-          <x:t>222,273</x:t>
+          <x:t>207,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>