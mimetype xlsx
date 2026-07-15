--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c36f3e2c0e4034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae08ef07a55c4f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22a477d42dff44e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60dfc48ee0994612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea35483652dd4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22a477d42dff44e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba0030ea00d4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60dfc48ee0994612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingTechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>