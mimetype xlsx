--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae08ef07a55c4f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff231a8844f34b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60dfc48ee0994612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b4d9e7240d4a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba0030ea00d4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60dfc48ee0994612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b02237b60ed4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b4d9e7240d4a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingTechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>215,388</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,344</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>216,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,501</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>214,202</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>