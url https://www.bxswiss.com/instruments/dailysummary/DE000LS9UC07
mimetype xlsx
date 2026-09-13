--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff231a8844f34b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b6d08a6de14631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b4d9e7240d4a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2142475ffda4837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b02237b60ed4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b4d9e7240d4a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba128e60efaf4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2142475ffda4837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingTechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>