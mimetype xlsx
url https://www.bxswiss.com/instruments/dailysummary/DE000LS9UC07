--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b6d08a6de14631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ecf3cacda0d45cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2142475ffda4837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf3935215f94a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba128e60efaf4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2142475ffda4837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8616185a0aca4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf3935215f94a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingTechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>