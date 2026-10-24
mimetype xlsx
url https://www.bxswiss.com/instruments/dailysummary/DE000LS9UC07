--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ecf3cacda0d45cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017a8e17d5de4b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf3935215f94a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3bdc6ff56954909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8616185a0aca4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf3935215f94a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1706bd26a10c4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3bdc6ff56954909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingTechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>