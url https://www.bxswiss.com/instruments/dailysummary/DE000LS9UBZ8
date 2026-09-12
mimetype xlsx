--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a37064282c4462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c895a7c35f4a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R931869997bde4f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ec58a8ccec4f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7ac91c1daa45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R931869997bde4f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037e359fbf244934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ec58a8ccec4f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,371 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...189 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,464</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,857</x:t>
@@ -684,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>