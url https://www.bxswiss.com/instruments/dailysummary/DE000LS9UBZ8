--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c895a7c35f4a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58460e4c640c423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ec58a8ccec4f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re136221e3a1e43ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037e359fbf244934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ec58a8ccec4f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07433d85c74a44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re136221e3a1e43ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>