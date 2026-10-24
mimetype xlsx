--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58460e4c640c423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992ef22c7b9c4c7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re136221e3a1e43ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8fdbf58a7844e58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07433d85c74a44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re136221e3a1e43ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa37bd4ed0dc4c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8fdbf58a7844e58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>