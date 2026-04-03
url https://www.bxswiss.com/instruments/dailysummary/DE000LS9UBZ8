--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a314781f0e14b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0957b4fc1d47cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7599d45d97be414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a39ae2ebc6a4810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40cd8552c6b749b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7599d45d97be414d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315222b6b7a642f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a39ae2ebc6a4810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>