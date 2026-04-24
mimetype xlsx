--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0957b4fc1d47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b88525658f45d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a39ae2ebc6a4810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R736aaf04b86a46ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315222b6b7a642f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a39ae2ebc6a4810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ecb97ecb0e413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R736aaf04b86a46ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>