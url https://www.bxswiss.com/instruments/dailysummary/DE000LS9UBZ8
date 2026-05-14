--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b88525658f45d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6549060ffa84065" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R736aaf04b86a46ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2c4f858d7446a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ecb97ecb0e413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R736aaf04b86a46ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca0802db57b40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2c4f858d7446a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>