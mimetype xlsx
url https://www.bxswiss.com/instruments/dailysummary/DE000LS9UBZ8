--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6549060ffa84065" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19198d5f0a74e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2c4f858d7446a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f50b34372164721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca0802db57b40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2c4f858d7446a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc05fc969314710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f50b34372164721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>128,619</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,852</x:t>
-[...119 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,040</x:t>
-[...198 lines deleted...]
-          <x:t>128,931</x:t>
+          <x:t>129,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>