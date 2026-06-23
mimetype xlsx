--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19198d5f0a74e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc194d3b61bcf4d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f50b34372164721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3f7b2e043e49b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc05fc969314710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f50b34372164721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a5e2361ca64301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3f7b2e043e49b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>