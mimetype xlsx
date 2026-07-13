--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc194d3b61bcf4d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f41a81d8594fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3f7b2e043e49b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54bce5bca8fb4f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a5e2361ca64301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3f7b2e043e49b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72113f5672449a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54bce5bca8fb4f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>130,595</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,829</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,845</x:t>
-[...90 lines deleted...]
-          <x:t>132,150</x:t>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>