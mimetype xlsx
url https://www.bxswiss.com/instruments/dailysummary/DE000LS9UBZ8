--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f41a81d8594fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4d288ef4dc4e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54bce5bca8fb4f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ec58e7a4034f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72113f5672449a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54bce5bca8fb4f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05200afd66ad4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ec58e7a4034f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>