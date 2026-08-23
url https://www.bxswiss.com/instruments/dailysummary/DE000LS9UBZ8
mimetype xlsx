--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4d288ef4dc4e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a37064282c4462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ec58e7a4034f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R931869997bde4f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05200afd66ad4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ec58e7a4034f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7ac91c1daa45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R931869997bde4f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,197</x:t>
@@ -764,31 +279,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>