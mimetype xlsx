--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20a62ba3c424c38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179176d9769d4c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d840f8d19f432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99e9425841545bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbeb49541090443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d840f8d19f432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef9d376bd5e4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99e9425841545bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingLargeCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,999</x:t>
-[...333 lines deleted...]
-          <x:t>165,846</x:t>
+          <x:t>166,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>