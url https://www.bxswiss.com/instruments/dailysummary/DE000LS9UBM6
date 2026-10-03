--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179176d9769d4c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7fc4a6bceba4fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99e9425841545bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c13024d074a4231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef9d376bd5e4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99e9425841545bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387c9d4f92c74cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c13024d074a4231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingLargeCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>