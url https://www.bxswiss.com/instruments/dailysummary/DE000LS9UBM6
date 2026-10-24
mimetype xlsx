--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7fc4a6bceba4fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedb09920762489f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c13024d074a4231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5456239087bb4ca3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387c9d4f92c74cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c13024d074a4231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2de50145b13454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5456239087bb4ca3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingLargeCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>