--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3094c7d63f8489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7a1fe3f7ea4f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef163052c4e442e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9ff96751154efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb5f8469d374811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef163052c4e442e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f79419d542a4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9ff96751154efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingLargeCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>