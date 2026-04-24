--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7a1fe3f7ea4f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9aa5c4d81bb4af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9ff96751154efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0fac3089b0648af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f79419d542a4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9ff96751154efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re625215769224746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0fac3089b0648af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingLargeCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,464</x:t>
-[...522 lines deleted...]
-          <x:t>151,694</x:t>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>