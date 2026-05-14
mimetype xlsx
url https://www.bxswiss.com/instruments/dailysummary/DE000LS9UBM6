--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9aa5c4d81bb4af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd76a939d920c4b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0fac3089b0648af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R127434f68a3c407c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re625215769224746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0fac3089b0648af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab00926428941ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R127434f68a3c407c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingLargeCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>154,788</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,743</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>155,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,611</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>