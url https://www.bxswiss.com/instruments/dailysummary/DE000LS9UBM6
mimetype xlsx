--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd76a939d920c4b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0fab6b4f9b4332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R127434f68a3c407c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red7531e9baa54580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab00926428941ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R127434f68a3c407c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1d6f6995c74190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red7531e9baa54580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingLargeCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>158,447</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,229</x:t>
-[...119 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,241</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>