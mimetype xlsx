--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0fab6b4f9b4332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb698458606b64325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red7531e9baa54580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c832ee850364cb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1d6f6995c74190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red7531e9baa54580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3407d9d47f4a4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c832ee850364cb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingLargeCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>