--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb698458606b64325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40dc671a238840d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c832ee850364cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84b794d608a443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3407d9d47f4a4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c832ee850364cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a1e9499faf74c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84b794d608a443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingLargeCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>