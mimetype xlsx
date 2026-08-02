--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40dc671a238840d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90bb868dcdf146fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84b794d608a443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e9d716a2ec4847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a1e9499faf74c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84b794d608a443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8977d791154471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e9d716a2ec4847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingLargeCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>