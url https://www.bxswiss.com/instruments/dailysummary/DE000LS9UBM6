--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90bb868dcdf146fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20a62ba3c424c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e9d716a2ec4847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d840f8d19f432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8977d791154471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e9d716a2ec4847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbeb49541090443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d840f8d19f432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingLargeCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,574</x:t>
-[...543 lines deleted...]
-        <x:is>
           <x:t>163,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>