--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd442dc10d0254c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e74887a51e3485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f057cc203c416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e11ee5335b64721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radcced60a7d24622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f057cc203c416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb095f7acfa91460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e11ee5335b64721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Trends Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>201,695</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>