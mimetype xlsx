--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e74887a51e3485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4cbc85c5e6a4383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e11ee5335b64721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78396bf056444342"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb095f7acfa91460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e11ee5335b64721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R300f3afe401e48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78396bf056444342" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Trends Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>204,438</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>201,313</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>199,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,685</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>