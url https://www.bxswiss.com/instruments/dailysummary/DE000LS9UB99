--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4cbc85c5e6a4383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R843edf5e0b89412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78396bf056444342"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb86aa3bcfd4bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R300f3afe401e48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78396bf056444342" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb263347653f14235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb86aa3bcfd4bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Trends Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>214,886</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>