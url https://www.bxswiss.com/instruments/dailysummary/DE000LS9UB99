--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R843edf5e0b89412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1780bea4c14c4e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb86aa3bcfd4bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eac548a3bd94a3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb263347653f14235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb86aa3bcfd4bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re220f13c6bc34917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eac548a3bd94a3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Trends Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>