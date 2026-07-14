--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1780bea4c14c4e4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45fb231ad03a4f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eac548a3bd94a3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d31ff792cff4664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re220f13c6bc34917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eac548a3bd94a3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55428d4b0c854651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d31ff792cff4664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Trends Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>