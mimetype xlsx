--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45fb231ad03a4f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58184077000548ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d31ff792cff4664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee5c347821644a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55428d4b0c854651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d31ff792cff4664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b9f91722044477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee5c347821644a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Trends Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>