--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58184077000548ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9472152b1241ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee5c347821644a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2302d5e625147c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b9f91722044477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee5c347821644a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd097e6e7a1b8403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2302d5e625147c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Trends Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>243,270</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>