--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9472152b1241ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfa8cd3037d471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2302d5e625147c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9eda42ea9f44aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd097e6e7a1b8403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2302d5e625147c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f3ff5d95924a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9eda42ea9f44aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Trends Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>