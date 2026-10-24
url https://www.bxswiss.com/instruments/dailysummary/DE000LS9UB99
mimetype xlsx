--- v12 (2026-10-02)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfa8cd3037d471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b799d5887074673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9eda42ea9f44aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc9e6c2c1b64992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f3ff5d95924a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9eda42ea9f44aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf5942ccf6b479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc9e6c2c1b64992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Trends Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>