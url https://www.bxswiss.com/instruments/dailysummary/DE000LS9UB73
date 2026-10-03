--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f52efb9a07849bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24cb59366f24eb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3a447181844044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d1dd2877e1421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac9d7918ed846f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3a447181844044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d358c3aa7b4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d1dd2877e1421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Counter Trading - Aktien long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>123,925</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,763</x:t>
-[...215 lines deleted...]
-          <x:t>124,716</x:t>
+          <x:t>122,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>