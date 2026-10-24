--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24cb59366f24eb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b989d531dd0406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d1dd2877e1421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0991a3c9c28c4fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d358c3aa7b4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d1dd2877e1421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0c8acacf314a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0991a3c9c28c4fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Counter Trading - Aktien long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>124,620</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>124,163</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,050</x:t>
-[...33 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>124,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,519</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>124,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,576</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>