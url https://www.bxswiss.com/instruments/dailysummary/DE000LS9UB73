--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6dd8e0004c4a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18ff7a402f74d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0049fbff7f6946bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc2e93976a44291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2785c1ef0894f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0049fbff7f6946bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d83bbecd39444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc2e93976a44291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Counter Trading - Aktien long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>