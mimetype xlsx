--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18ff7a402f74d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017ec9c7017d4a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc2e93976a44291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7dbb91b19243e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d83bbecd39444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc2e93976a44291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afebeffde204357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7dbb91b19243e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Counter Trading - Aktien long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>