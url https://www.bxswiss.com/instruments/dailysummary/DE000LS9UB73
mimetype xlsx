--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017ec9c7017d4a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa01dd558b04908" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7dbb91b19243e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e011215d2a4a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afebeffde204357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7dbb91b19243e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619eb5aa68254944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e011215d2a4a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Counter Trading - Aktien long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>122,850</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,490</x:t>
-[...485 lines deleted...]
-          <x:t>123,374</x:t>
+          <x:t>122,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>