--- v9 (2026-05-15)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa01dd558b04908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7c22fd99b845fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e011215d2a4a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619b88f95eba4a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619eb5aa68254944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e011215d2a4a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd72057fc26c490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619b88f95eba4a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Counter Trading - Aktien long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...468 lines deleted...]
-          <x:t>122,882</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,548</x:t>
-[...107 lines deleted...]
-          <x:t>122,634</x:t>
+          <x:t>121,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>