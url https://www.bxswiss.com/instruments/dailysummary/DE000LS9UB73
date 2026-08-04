--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7c22fd99b845fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9d0a77daaa409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619b88f95eba4a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ee85b1d81c4d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd72057fc26c490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619b88f95eba4a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e2be56d45b4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ee85b1d81c4d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Counter Trading - Aktien long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>122,479</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,524</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,355</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,182</x:t>
-[...21 lines deleted...]
-          <x:t>121,840</x:t>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,007</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>122,178</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>