--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9d0a77daaa409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846ee67451024b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ee85b1d81c4d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50ff9570aa64987"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e2be56d45b4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ee85b1d81c4d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5fc974c69e4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50ff9570aa64987" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Counter Trading - Aktien long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>