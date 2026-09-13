--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846ee67451024b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f52efb9a07849bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50ff9570aa64987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3a447181844044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5fc974c69e4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50ff9570aa64987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac9d7918ed846f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3a447181844044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Counter Trading - Aktien long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,161</x:t>
-[...414 lines deleted...]
-          <x:t>123,314</x:t>
+          <x:t>123,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>