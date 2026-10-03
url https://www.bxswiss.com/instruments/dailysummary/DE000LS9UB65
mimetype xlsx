--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62a52bc5a3c43a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d69c9f88d34688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b22615ed0c4832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319aaf0a7c3d433c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e1d871cc2744d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b22615ed0c4832" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579697bae5054b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319aaf0a7c3d433c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Rendite - dt. Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>