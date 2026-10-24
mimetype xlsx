--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d69c9f88d34688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6281801fb6b4b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319aaf0a7c3d433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa49223a844543ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579697bae5054b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319aaf0a7c3d433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1a3053ea4a44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa49223a844543ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Rendite - dt. Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>