--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0cfeae1d7b4918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3a44b5ca174bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9086872164461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c50480b8b40442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2de8e54c2d64ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9086872164461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf79bb186e80b4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c50480b8b40442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Rendite - dt. Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>