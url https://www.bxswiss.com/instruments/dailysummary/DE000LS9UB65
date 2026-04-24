--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3a44b5ca174bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3904e23aca6e40ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c50480b8b40442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d18feef76034d5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf79bb186e80b4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c50480b8b40442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c74ab9664f841ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d18feef76034d5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Rendite - dt. Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>