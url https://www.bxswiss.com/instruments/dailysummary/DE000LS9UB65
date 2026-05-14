--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3904e23aca6e40ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6fb80d1284c42c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d18feef76034d5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66dc801fc04c4d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c74ab9664f841ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d18feef76034d5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c04acba6764c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66dc801fc04c4d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Rendite - dt. Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>116,924</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,808</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,503</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>