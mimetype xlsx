--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6fb80d1284c42c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83718850586842ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66dc801fc04c4d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3bdd5ff7114dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c04acba6764c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66dc801fc04c4d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9818373609a456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3bdd5ff7114dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Rendite - dt. Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>