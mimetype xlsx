--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83718850586842ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6d00bc18194fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3bdd5ff7114dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra562cf1392c24255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9818373609a456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3bdd5ff7114dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634b822ee0f14bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra562cf1392c24255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Rendite - dt. Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>114,214</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,359</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>