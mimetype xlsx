--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6d00bc18194fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc49e7557c7b4e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra562cf1392c24255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657b845239ad44aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634b822ee0f14bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra562cf1392c24255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf52be1bd92e54e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657b845239ad44aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Rendite - dt. Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>112,546</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,130</x:t>
-[...355 lines deleted...]
-          <x:t>112,898</x:t>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>