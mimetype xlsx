--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc49e7557c7b4e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc007a4d1aa724c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657b845239ad44aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c19a78e9d44df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf52be1bd92e54e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657b845239ad44aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034e1158c228440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c19a78e9d44df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Rendite - dt. Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>112,380</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,002</x:t>
-[...200 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,845</x:t>
-[...90 lines deleted...]
-          <x:t>113,313</x:t>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>