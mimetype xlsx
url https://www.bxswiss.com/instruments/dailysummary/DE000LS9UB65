--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc007a4d1aa724c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5708ad7e29af49f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c19a78e9d44df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c1a0fe053a43e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034e1158c228440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c19a78e9d44df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be17d9fb8714183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c1a0fe053a43e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Rendite - dt. Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>