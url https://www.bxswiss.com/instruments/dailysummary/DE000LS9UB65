--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5708ad7e29af49f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62a52bc5a3c43a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c1a0fe053a43e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b22615ed0c4832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be17d9fb8714183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c1a0fe053a43e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e1d871cc2744d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b22615ed0c4832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Rendite - dt. Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UB65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>