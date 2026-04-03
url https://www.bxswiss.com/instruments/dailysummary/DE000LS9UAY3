--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17cf4075acdc42d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d4da33f6474bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189a182d47484b93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R930879d0571f4bcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9881a9d1883e49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189a182d47484b93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e65c5ff85ea4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R930879d0571f4bcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Bodenschaetze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,165</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>