--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d4da33f6474bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f3cf42bca744b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R930879d0571f4bcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66da248d55c1474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e65c5ff85ea4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R930879d0571f4bcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1ace890fbb4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66da248d55c1474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Bodenschaetze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,485 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,533</x:t>
@@ -771,31 +346,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>