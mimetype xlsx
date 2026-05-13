--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f3cf42bca744b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a35a382ad54a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66da248d55c1474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d72e626a994f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1ace890fbb4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66da248d55c1474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f3ba60e92a48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d72e626a994f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Bodenschaetze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,361 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...309 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -670,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>