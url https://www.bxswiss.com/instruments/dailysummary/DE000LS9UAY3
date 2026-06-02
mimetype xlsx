--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a35a382ad54a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177a10674d324380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d72e626a994f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae7e6a15e19405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f3ba60e92a48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d72e626a994f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R873c0bcbe77a4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae7e6a15e19405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Bodenschaetze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>