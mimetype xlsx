--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177a10674d324380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48080f0c9dd2452d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae7e6a15e19405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c144a74bb34d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R873c0bcbe77a4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae7e6a15e19405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50ebe22fc3846d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c144a74bb34d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Bodenschaetze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>