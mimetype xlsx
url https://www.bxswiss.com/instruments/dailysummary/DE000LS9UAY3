--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48080f0c9dd2452d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b22ea52a324628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c144a74bb34d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fdfd92bdc9e46a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50ebe22fc3846d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c144a74bb34d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4075f9272b548c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fdfd92bdc9e46a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Bodenschaetze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,472 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>