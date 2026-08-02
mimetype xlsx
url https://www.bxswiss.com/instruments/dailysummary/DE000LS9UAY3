--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b22ea52a324628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb826637c54dd49cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fdfd92bdc9e46a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75cd84ebcad84cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4075f9272b548c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fdfd92bdc9e46a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b4a03c07734f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75cd84ebcad84cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Bodenschaetze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,304 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...229 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,802</x:t>
@@ -590,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>