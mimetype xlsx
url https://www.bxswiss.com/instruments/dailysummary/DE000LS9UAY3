--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb826637c54dd49cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f477ab0e834bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75cd84ebcad84cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27117d2583e74afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b4a03c07734f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75cd84ebcad84cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d33774be4c4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27117d2583e74afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Bodenschaetze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>