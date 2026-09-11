--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f477ab0e834bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47988f4a2c24071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27117d2583e74afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527f844490a342e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d33774be4c4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27117d2583e74afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58a452f220674dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527f844490a342e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Bodenschaetze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>