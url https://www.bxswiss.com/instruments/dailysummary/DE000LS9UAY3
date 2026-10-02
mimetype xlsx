--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47988f4a2c24071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790633e456754b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527f844490a342e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb221821d31794cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58a452f220674dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527f844490a342e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c31a35db8e491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb221821d31794cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Bodenschaetze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>