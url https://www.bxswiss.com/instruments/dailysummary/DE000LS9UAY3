--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790633e456754b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf082cd0023d341f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb221821d31794cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a5a098bc0f4c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c31a35db8e491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb221821d31794cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde5309379e8841a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a5a098bc0f4c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Bodenschaetze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>