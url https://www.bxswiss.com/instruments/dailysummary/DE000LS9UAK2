--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8bf553e1f64e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1f5211a9474ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e1ce39f2b76472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5cd53b6f75e4b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b64c6adea24c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e1ce39f2b76472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99fcaa241744bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5cd53b6f75e4b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Cap Highscore Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>