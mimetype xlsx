--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1f5211a9474ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64f64d6654c24707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5cd53b6f75e4b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7287b9c07584681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99fcaa241744bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5cd53b6f75e4b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5789f676ff634871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7287b9c07584681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Cap Highscore Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>