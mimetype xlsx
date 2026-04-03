--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2dd840333d545f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21de80f841194aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd6450f1a4b4863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4edfde19bcbf4e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8a1f5910494e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd6450f1a4b4863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a0e230659c456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4edfde19bcbf4e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Cap Highscore Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>