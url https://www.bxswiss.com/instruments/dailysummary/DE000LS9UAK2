--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21de80f841194aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811487fbaed84cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4edfde19bcbf4e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3acd3f6bde546d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a0e230659c456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4edfde19bcbf4e15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R443577fe631449b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3acd3f6bde546d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Cap Highscore Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>