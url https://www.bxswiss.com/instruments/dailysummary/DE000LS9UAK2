--- v7 (2026-04-23)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811487fbaed84cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0510dfa5d8474a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3acd3f6bde546d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c83943cee04f76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R443577fe631449b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3acd3f6bde546d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5793dd2212864251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c83943cee04f76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Cap Highscore Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>108,554</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,083</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>106,278</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>