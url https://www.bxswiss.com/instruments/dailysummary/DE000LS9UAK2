--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0510dfa5d8474a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4d2540c5d24229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c83943cee04f76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387f3bfb7bfa4f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5793dd2212864251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c83943cee04f76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a458ce9ea04250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387f3bfb7bfa4f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Cap Highscore Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>108,247</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,818</x:t>
-[...561 lines deleted...]
-          <x:t>107,406</x:t>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>107,223</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>