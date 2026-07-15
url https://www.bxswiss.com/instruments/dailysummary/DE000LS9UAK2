--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4d2540c5d24229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d506bc293c40cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387f3bfb7bfa4f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f2ef2f148b47a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a458ce9ea04250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387f3bfb7bfa4f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc8974bdeb54190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f2ef2f148b47a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Cap Highscore Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>107,759</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,406</x:t>
-[...200 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,389</x:t>
-[...198 lines deleted...]
-          <x:t>107,499</x:t>
+          <x:t>109,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>