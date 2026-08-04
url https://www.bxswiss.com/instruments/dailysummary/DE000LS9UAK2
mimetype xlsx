--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d506bc293c40cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9a8f17858464cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f2ef2f148b47a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf2d037f4a84993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc8974bdeb54190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f2ef2f148b47a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd691ab268b4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf2d037f4a84993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Cap Highscore Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,389</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>109,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,380</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>