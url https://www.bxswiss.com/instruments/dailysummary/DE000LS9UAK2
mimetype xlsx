--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9a8f17858464cfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa737593d1945a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf2d037f4a84993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8154bd1ccb4380"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd691ab268b4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf2d037f4a84993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea858bd67b0644ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8154bd1ccb4380" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Cap Highscore Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>113,120</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,026</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>