--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa737593d1945a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8bf553e1f64e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8154bd1ccb4380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e1ce39f2b76472d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea858bd67b0644ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8154bd1ccb4380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b64c6adea24c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e1ce39f2b76472d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Cap Highscore Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>