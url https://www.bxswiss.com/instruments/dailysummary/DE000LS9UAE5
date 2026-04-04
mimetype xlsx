--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a49fd8019e4019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b40d4854f640cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ab06df24dc4e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c625b59c5a14177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a64995afa84b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ab06df24dc4e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49912b108c464191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c625b59c5a14177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>