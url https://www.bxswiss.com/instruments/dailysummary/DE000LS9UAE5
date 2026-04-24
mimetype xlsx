--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b40d4854f640cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a868a06206497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c625b59c5a14177"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca323bda6614389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49912b108c464191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c625b59c5a14177" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0599f7e51c3c4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca323bda6614389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>