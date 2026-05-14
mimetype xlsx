--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a868a06206497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977372eaa3a342cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca323bda6614389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa8561288a34bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0599f7e51c3c4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca323bda6614389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f368a2024ca4224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa8561288a34bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,50 +339,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>