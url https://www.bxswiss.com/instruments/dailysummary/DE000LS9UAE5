--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977372eaa3a342cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc592feddd50e4155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa8561288a34bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5f96c51ec34dd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f368a2024ca4224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa8561288a34bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ddd837b7ef2410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5f96c51ec34dd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>100,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>