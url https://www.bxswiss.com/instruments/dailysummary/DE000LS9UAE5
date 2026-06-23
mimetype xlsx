--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc592feddd50e4155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d24ba308a54e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5f96c51ec34dd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74937d8764924d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ddd837b7ef2410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5f96c51ec34dd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed12fa7a69c4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74937d8764924d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>