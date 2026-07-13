--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d24ba308a54e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a6a36871934e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74937d8764924d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2497a8f380444d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed12fa7a69c4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74937d8764924d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9db33443314223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2497a8f380444d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>