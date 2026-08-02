--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a6a36871934e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c991e971da4e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2497a8f380444d0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5733c3fd6d154e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9db33443314223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2497a8f380444d0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023d9a9ce4b8460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5733c3fd6d154e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>