--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c991e971da4e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a214d9b6d54956" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5733c3fd6d154e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301ce318045641b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023d9a9ce4b8460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5733c3fd6d154e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde386b69814f4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301ce318045641b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>