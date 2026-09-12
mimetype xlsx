--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a214d9b6d54956" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52120d4e1d24067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301ce318045641b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11b96ed455d4de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde386b69814f4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301ce318045641b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806dd8a995754a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11b96ed455d4de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>