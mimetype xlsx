--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4617e650f22c46f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c1171895b345fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc2ce460bcf4117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef0f7db2e7e4a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R293f18eeb16f46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc2ce460bcf4117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9faf3d0e8b849b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef0f7db2e7e4a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zeitenwende erneuerbare Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,741</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,779</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>95,234</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>