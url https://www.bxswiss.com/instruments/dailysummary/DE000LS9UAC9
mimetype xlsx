--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c1171895b345fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5ad583ae244e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef0f7db2e7e4a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re36d19aac87c4a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9faf3d0e8b849b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef0f7db2e7e4a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad4f6c248c84f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re36d19aac87c4a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zeitenwende erneuerbare Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>