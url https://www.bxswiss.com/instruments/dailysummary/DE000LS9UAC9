--- v5 (2026-04-24)
+++ v6 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5ad583ae244e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd260fbf7569e443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re36d19aac87c4a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c31774d5ce64f71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad4f6c248c84f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re36d19aac87c4a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90c2f24e4d464eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c31774d5ce64f71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zeitenwende erneuerbare Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>97,781</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,443</x:t>
-[...382 lines deleted...]
-          <x:t>97,045</x:t>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>