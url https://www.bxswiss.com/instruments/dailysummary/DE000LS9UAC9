--- v6 (2026-05-30)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd260fbf7569e443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a085d6bcb74b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c31774d5ce64f71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb294fb2be50437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90c2f24e4d464eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c31774d5ce64f71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1dac41a44845b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb294fb2be50437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zeitenwende erneuerbare Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>