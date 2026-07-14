--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a085d6bcb74b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2b1bf828334cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb294fb2be50437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa8fd50c1b44fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1dac41a44845b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb294fb2be50437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c82cab501264408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa8fd50c1b44fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zeitenwende erneuerbare Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>