--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2b1bf828334cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85dd59a28de4b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa8fd50c1b44fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bc2096fccd4248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c82cab501264408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa8fd50c1b44fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b88ac6c4d584440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bc2096fccd4248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zeitenwende erneuerbare Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>92,092</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>91,067</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,736</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>91,397</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>