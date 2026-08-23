--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85dd59a28de4b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3019bbeb6b084fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bc2096fccd4248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf9fe01245b4cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b88ac6c4d584440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bc2096fccd4248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6f4b895c824335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf9fe01245b4cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zeitenwende erneuerbare Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>91,279</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>90,407</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>