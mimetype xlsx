--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3019bbeb6b084fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00cee39976547b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf9fe01245b4cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b9f72efaf64a50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6f4b895c824335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf9fe01245b4cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3116b724866b4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b9f72efaf64a50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zeitenwende erneuerbare Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,455</x:t>
-[...188 lines deleted...]
-          <x:t>92,386</x:t>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,263</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>91,894</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,659</x:t>
-[...4 lines deleted...]
-          <x:t>91,684</x:t>
+          <x:t>91,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>