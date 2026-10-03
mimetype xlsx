--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00cee39976547b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfc41c6dd7941d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b9f72efaf64a50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad5d52f21774f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3116b724866b4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b9f72efaf64a50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c6a13f5cac4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad5d52f21774f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zeitenwende erneuerbare Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>91,894</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,659</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>91,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,957</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>