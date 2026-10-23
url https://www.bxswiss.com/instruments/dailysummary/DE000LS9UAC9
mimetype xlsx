--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfc41c6dd7941d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R753640f44d3e44bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad5d52f21774f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6133538d0aae4154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c6a13f5cac4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad5d52f21774f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf65d57eacde4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6133538d0aae4154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zeitenwende erneuerbare Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UAC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>