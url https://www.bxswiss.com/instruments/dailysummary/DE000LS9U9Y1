--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973ee9b679754b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb5ed240f27492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248469628e47435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e9095d4351d44d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R843c233d5abe4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248469628e47435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1809af26e3b04079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e9095d4351d44d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Streaming und Connected TV CTV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>174,326</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>