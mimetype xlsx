--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb5ed240f27492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0bda2090c14e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e9095d4351d44d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7200218d1748e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1809af26e3b04079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e9095d4351d44d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1abe66b117794234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7200218d1748e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Streaming und Connected TV CTV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,343</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>176,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,340</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>