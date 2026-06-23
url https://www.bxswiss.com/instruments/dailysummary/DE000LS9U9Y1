--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0bda2090c14e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e78bdd8e5be4b5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7200218d1748e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60088f46eb334f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1abe66b117794234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7200218d1748e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42cc2e5f7434414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60088f46eb334f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Streaming und Connected TV CTV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>192,648</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>