--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e78bdd8e5be4b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra41331b845a3411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60088f46eb334f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red4a33673cd24b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42cc2e5f7434414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60088f46eb334f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02be86a144cf452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red4a33673cd24b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Streaming und Connected TV CTV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>