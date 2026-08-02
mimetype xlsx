--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra41331b845a3411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0368ceb3bda41df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red4a33673cd24b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95cf238a8f064b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02be86a144cf452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red4a33673cd24b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48889a6d17fb4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95cf238a8f064b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Streaming und Connected TV CTV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>