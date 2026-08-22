--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0368ceb3bda41df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae19fc29f5e4ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95cf238a8f064b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R663fe166599442c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48889a6d17fb4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95cf238a8f064b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a86b9c9278849b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R663fe166599442c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Streaming und Connected TV CTV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>