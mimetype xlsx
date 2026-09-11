--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae19fc29f5e4ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf1cbe9308044d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R663fe166599442c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94632156c0964c86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a86b9c9278849b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R663fe166599442c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f40e75b7b714e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94632156c0964c86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Streaming und Connected TV CTV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>