--- v9 (2026-09-11)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf1cbe9308044d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621e394c8e5d43b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94632156c0964c86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raacef6f27b0847d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f40e75b7b714e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94632156c0964c86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ebadf9e87dc40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raacef6f27b0847d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Streaming und Connected TV CTV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>