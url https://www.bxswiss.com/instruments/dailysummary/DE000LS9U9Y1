--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621e394c8e5d43b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4316d3fe5e6548e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raacef6f27b0847d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15c553d77ee49ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ebadf9e87dc40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raacef6f27b0847d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f1c41bb8f84ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15c553d77ee49ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Streaming und Connected TV CTV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>