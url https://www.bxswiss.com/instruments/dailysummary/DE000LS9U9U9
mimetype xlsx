--- v12 (2026-09-15)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f4bc5a1aae4cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078593cc4245479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ece3eec8d504d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb139ba32202b4e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccbd08810a04029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ece3eec8d504d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee7f54907c7427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb139ba32202b4e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>