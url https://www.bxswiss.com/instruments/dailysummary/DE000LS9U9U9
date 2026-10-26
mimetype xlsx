--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078593cc4245479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ff142e84ab40b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb139ba32202b4e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ebfef80b65a4b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee7f54907c7427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb139ba32202b4e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd530eb3dbd3d4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ebfef80b65a4b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>