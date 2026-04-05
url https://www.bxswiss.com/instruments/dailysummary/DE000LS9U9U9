--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc148e8a09c94400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7508b947844543ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eb7ab49faaa4104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69afa72881344b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec50bbb21ff14a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eb7ab49faaa4104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcebcb931203e4a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69afa72881344b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>