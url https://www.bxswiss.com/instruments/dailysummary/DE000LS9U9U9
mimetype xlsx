--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7508b947844543ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44666a744f9a4aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69afa72881344b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850690c3e5314a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcebcb931203e4a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69afa72881344b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4827f18a6643da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850690c3e5314a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>71,293</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>