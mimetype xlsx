--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44666a744f9a4aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c9c6232cfa42ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850690c3e5314a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb7a72d0fee4c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4827f18a6643da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850690c3e5314a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f079a8637c94c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb7a72d0fee4c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>74,288</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,222</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>71,308</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>