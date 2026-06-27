--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c9c6232cfa42ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f6994cc7664bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb7a72d0fee4c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c03c7704d04ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f079a8637c94c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb7a72d0fee4c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9687897442b4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c03c7704d04ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>72,916</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,747</x:t>
-[...485 lines deleted...]
-          <x:t>70,680</x:t>
+          <x:t>70,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>