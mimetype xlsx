--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f6994cc7664bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0466537e104d47eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c03c7704d04ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29182d799db464e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9687897442b4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c03c7704d04ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df821bfb6784eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29182d799db464e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>