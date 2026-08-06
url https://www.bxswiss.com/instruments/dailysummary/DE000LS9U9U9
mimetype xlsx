--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0466537e104d47eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b1a7464f3d4881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29182d799db464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ae4b5373f1a463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df821bfb6784eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29182d799db464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c61ff8ad574ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ae4b5373f1a463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>