--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b1a7464f3d4881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79efb1edd242466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ae4b5373f1a463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fca413a45b465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c61ff8ad574ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ae4b5373f1a463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7caa891b28094f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fca413a45b465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>