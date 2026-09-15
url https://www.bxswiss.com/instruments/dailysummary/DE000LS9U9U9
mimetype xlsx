--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79efb1edd242466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f4bc5a1aae4cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fca413a45b465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ece3eec8d504d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7caa891b28094f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fca413a45b465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccbd08810a04029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ece3eec8d504d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9U9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>82,704</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,363</x:t>
-[...102 lines deleted...]
-          <x:t>80,178</x:t>
+          <x:t>80,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,857</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>81,611</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>