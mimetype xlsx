--- v3 (2026-03-14)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709b82e2c6754e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f8588077d24d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b95b635ce7e4402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re62864f0f9474015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86594d5024a349e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b95b635ce7e4402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3427162e3ae84399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re62864f0f9474015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-CHAMPIONS-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>83,178</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>