--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f8588077d24d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e1e841fa2841f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re62864f0f9474015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5027139d4a547de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3427162e3ae84399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re62864f0f9474015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed1a732e2ca498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5027139d4a547de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-CHAMPIONS-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>