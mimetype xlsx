--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e1e841fa2841f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87678dcdecb643b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5027139d4a547de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ccd7f1a158d4936"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed1a732e2ca498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5027139d4a547de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6dfa9f276604a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ccd7f1a158d4936" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-CHAMPIONS-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>