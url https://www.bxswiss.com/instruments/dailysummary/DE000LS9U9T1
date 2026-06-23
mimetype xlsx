--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87678dcdecb643b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c2332da14746df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ccd7f1a158d4936"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b38706786ac4186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6dfa9f276604a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ccd7f1a158d4936" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1bf594578124f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b38706786ac4186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-CHAMPIONS-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>