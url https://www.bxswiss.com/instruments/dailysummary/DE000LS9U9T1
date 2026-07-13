--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c2332da14746df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b9677da3f949fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b38706786ac4186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51f840989b34965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1bf594578124f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b38706786ac4186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd13e8822b788442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51f840989b34965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-CHAMPIONS-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,169</x:t>
-[...333 lines deleted...]
-          <x:t>102,381</x:t>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>