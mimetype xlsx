--- v8 (2026-07-13)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b9677da3f949fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae389bc36714c11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51f840989b34965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c0ccb59be84f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd13e8822b788442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51f840989b34965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fce1f041a4f40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c0ccb59be84f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-CHAMPIONS-10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>93,576</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>