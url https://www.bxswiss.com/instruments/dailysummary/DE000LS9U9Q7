--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89e8050e5ba44235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redac4fa4f2374e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b17be4393724a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf06bd1c959f84d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc452fd73b474f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b17be4393724a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3908c12a3f754c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf06bd1c959f84d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-BAMMANTAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Q7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>