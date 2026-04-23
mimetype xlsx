--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redac4fa4f2374e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf163305d058c4fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf06bd1c959f84d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be7aaaba35c4a0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3908c12a3f754c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf06bd1c959f84d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re939008a4ff04590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be7aaaba35c4a0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-BAMMANTAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Q7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>185,219</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,589</x:t>
-[...296 lines deleted...]
-          <x:t>180,652</x:t>
+          <x:t>179,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>