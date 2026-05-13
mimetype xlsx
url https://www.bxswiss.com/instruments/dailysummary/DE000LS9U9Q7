--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf163305d058c4fdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5befa5a6ca14cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be7aaaba35c4a0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae23e9b1e9e48c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re939008a4ff04590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be7aaaba35c4a0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963583795e154899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae23e9b1e9e48c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-BAMMANTAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Q7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>