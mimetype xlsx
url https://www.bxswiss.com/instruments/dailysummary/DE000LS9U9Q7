--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5befa5a6ca14cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7db2ba937214fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae23e9b1e9e48c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bd3a79519e54e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963583795e154899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae23e9b1e9e48c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ecdeb278204aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bd3a79519e54e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-BAMMANTAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Q7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>