--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7db2ba937214fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re55a7868aa2847d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bd3a79519e54e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a49ca58e53746da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ecdeb278204aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bd3a79519e54e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7601f5355eb4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a49ca58e53746da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-BAMMANTAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Q7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>