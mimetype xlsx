--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re55a7868aa2847d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafbcc32b6b9541a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a49ca58e53746da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43d35663dd34bfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7601f5355eb4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a49ca58e53746da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3904ff749844db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43d35663dd34bfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-BAMMANTAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Q7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>