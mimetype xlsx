--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafbcc32b6b9541a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9adf7e3902c4ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43d35663dd34bfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406990c0613c4c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3904ff749844db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43d35663dd34bfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f2108199d54b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406990c0613c4c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-BAMMANTAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Q7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>