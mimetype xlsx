--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9adf7e3902c4ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538e7ad12ef944fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406990c0613c4c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5dc34669c2f46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f2108199d54b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406990c0613c4c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63a6819f4454e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5dc34669c2f46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-BAMMANTAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Q7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>222,368</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,272</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>220,032</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>