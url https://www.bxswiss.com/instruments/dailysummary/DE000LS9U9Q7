--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538e7ad12ef944fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f233a679bb44037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5dc34669c2f46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e680acc21642c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63a6819f4454e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5dc34669c2f46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69577d3e38a64ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e680acc21642c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-BAMMANTAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Q7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>