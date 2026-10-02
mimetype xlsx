--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f233a679bb44037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa1be8a145a46a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e680acc21642c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0f2c9e64804035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69577d3e38a64ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e680acc21642c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc806c2ef78b4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0f2c9e64804035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-BAMMANTAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Q7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>