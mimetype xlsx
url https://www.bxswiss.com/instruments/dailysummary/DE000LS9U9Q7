--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa1be8a145a46a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd991ae7d67f44aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0f2c9e64804035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab088b7d9f5436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc806c2ef78b4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0f2c9e64804035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5248855d624a4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab088b7d9f5436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-BAMMANTAG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9Q7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>