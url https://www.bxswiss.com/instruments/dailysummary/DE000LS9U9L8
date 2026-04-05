--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb174b81ccbad4507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fefd8222a44ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eda4af98e9341db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184167f7c4b24965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec446fbc71ba46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eda4af98e9341db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833106a39fb34be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184167f7c4b24965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite-Kosmos </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>