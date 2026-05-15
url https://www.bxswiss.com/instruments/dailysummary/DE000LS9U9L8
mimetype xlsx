--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fefd8222a44ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ee9a207b024a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184167f7c4b24965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05c741a4bf684a07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833106a39fb34be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184167f7c4b24965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ce9aa2c9534b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05c741a4bf684a07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite-Kosmos </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>111,783</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,136</x:t>
-[...544 lines deleted...]
-          <x:t>107,992</x:t>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>