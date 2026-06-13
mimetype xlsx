--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ee9a207b024a83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18c0cc8c7fc4384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05c741a4bf684a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff776383e36a44f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ce9aa2c9534b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05c741a4bf684a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4e287d35834362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff776383e36a44f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite-Kosmos </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>111,409</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,401</x:t>
-[...242 lines deleted...]
-          <x:t>109,723</x:t>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>