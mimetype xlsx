--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18c0cc8c7fc4384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ec555ee81548e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff776383e36a44f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R715aeffc2e9745ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4e287d35834362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff776383e36a44f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e65a8900114a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R715aeffc2e9745ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite-Kosmos </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>113,395</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,291</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>114,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>