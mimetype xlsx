--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ec555ee81548e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67fee896662b47ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R715aeffc2e9745ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df70e3b659f4d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e65a8900114a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R715aeffc2e9745ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c6d3f1c66246a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df70e3b659f4d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite-Kosmos </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>