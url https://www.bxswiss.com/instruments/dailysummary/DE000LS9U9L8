--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67fee896662b47ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31865a33ed52488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df70e3b659f4d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2506c0da254829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c6d3f1c66246a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df70e3b659f4d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4118211789fc49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2506c0da254829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite-Kosmos </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>