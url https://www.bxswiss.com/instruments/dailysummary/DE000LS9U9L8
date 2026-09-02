--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31865a33ed52488e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb89d522d6e4582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2506c0da254829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f35fda3f9104c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4118211789fc49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2506c0da254829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2bae43f984473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f35fda3f9104c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite-Kosmos </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>120,560</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,254</x:t>
-[...168 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,003</x:t>
-[...63 lines deleted...]
-          <x:t>122,942</x:t>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>