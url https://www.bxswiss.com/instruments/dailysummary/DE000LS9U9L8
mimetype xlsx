--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb89d522d6e4582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd07e0fbc7a14f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f35fda3f9104c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7798e8bf44b7413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2bae43f984473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f35fda3f9104c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cb9c295834401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7798e8bf44b7413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite-Kosmos </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,205</x:t>
-[...70 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>120,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,003</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>121,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,749</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>