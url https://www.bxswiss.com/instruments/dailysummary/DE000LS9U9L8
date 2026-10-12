--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd07e0fbc7a14f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d6f209371f64c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7798e8bf44b7413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4546ee61b6dc481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cb9c295834401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7798e8bf44b7413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4dffb80ea84462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4546ee61b6dc481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite-Kosmos </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>