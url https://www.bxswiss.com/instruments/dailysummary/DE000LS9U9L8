--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d6f209371f64c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ae3e971af14871" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4546ee61b6dc481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4941efa1d0524d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4dffb80ea84462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4546ee61b6dc481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e554eaa59094b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4941efa1d0524d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rendite-Kosmos </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>