--- v11 (2026-09-14)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c75abe368d4c87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef115c5460141ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c54216b3c374372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11922c096663477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546c1bd543c14181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c54216b3c374372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2c61ef1d17485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11922c096663477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cress-cendo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9D5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...87 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,990</x:t>
-[...468 lines deleted...]
-          <x:t>132,821</x:t>
+          <x:t>134,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>