--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef115c5460141ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b95f7fa061472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11922c096663477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61279ef3444b447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2c61ef1d17485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11922c096663477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c56506d2b54405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61279ef3444b447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cress-cendo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9D5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>