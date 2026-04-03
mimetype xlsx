--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0942b9f974ba4612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72c6caf7b7d46a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6243748e76654e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0f9ac057a44b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf38578161dc46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6243748e76654e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b1c3f2745a24fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0f9ac057a44b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cress-cendo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9D5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...242 lines deleted...]
-          <x:t>02.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,750</x:t>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,642</x:t>
-[...227 lines deleted...]
-          <x:t>117,254</x:t>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,392</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>120,743</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>