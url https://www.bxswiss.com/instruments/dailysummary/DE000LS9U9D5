--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72c6caf7b7d46a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc62fa007c21472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0f9ac057a44b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefa29e1bebb4d50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b1c3f2745a24fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0f9ac057a44b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re220f6869dab4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefa29e1bebb4d50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cress-cendo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9D5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>