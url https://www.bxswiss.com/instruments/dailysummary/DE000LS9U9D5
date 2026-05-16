--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc62fa007c21472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa38f15849b4bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefa29e1bebb4d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac483418bdc4821"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re220f6869dab4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefa29e1bebb4d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae7c1b7167a46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac483418bdc4821" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cress-cendo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9D5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>