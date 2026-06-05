--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa38f15849b4bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0bb583e88a463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac483418bdc4821"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6446fe047e384089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae7c1b7167a46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac483418bdc4821" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07575169f8a42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6446fe047e384089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cress-cendo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9D5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>126,535</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,163</x:t>
-[...566 lines deleted...]
-          <x:t>125,946</x:t>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>