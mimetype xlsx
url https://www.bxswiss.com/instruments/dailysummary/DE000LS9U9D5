--- v8 (2026-06-05)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0bb583e88a463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f8caccae4242ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6446fe047e384089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a36256192814332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07575169f8a42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6446fe047e384089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5c0f7a63ba45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a36256192814332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cress-cendo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9D5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>133,358</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>