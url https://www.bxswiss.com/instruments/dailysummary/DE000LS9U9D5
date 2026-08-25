--- v9 (2026-08-05)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f8caccae4242ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0b08fe01e841e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a36256192814332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fef0a08eff46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5c0f7a63ba45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a36256192814332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e0b02c477f48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fef0a08eff46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cress-cendo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9D5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,036</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>130,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,316</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>