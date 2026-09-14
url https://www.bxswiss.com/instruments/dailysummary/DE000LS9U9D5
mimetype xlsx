--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0b08fe01e841e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c75abe368d4c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fef0a08eff46ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c54216b3c374372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e0b02c477f48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fef0a08eff46ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546c1bd543c14181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c54216b3c374372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cress-cendo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U9D5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>133,045</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>