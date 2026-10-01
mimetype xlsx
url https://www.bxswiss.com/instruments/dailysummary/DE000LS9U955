--- v9 (2026-08-22)
+++ v10 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033c7dcab252421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R181f9d4098c24d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re069290f17ca49e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4b5a6900fa4e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f3d6d21f5e4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re069290f17ca49e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8be7eed5e24062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4b5a6900fa4e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundergefuhrte Geschaftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>92,467</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,671</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>92,772</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>