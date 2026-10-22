--- v10 (2026-10-01)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R181f9d4098c24d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89522314b624433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4b5a6900fa4e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb39154228a74abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8be7eed5e24062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4b5a6900fa4e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969f6a4820b44582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb39154228a74abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundergefuhrte Geschaftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>94,663</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,822</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>