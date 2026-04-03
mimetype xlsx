--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7113bdf395a44142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b0223bde524d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169b3f37565c47e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb345de53d37e4956"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987a65a0302f4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169b3f37565c47e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ef9832bee442e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb345de53d37e4956" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundergefuhrte Geschaftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>85,309</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>