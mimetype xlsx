--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b0223bde524d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d7d673e161474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb345de53d37e4956"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85782e2bd08f477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ef9832bee442e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb345de53d37e4956" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R787421904e5c4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85782e2bd08f477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundergefuhrte Geschaftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>