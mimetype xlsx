--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d7d673e161474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec471c21c48428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85782e2bd08f477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad006835c974a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R787421904e5c4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85782e2bd08f477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea7110e7491493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad006835c974a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundergefuhrte Geschaftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>