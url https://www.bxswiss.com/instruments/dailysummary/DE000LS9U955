--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec471c21c48428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32438a05d62c47c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad006835c974a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e2d31c3a454c65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea7110e7491493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad006835c974a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd1e81e163e4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e2d31c3a454c65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundergefuhrte Geschaftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>