--- v6 (2026-06-03)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32438a05d62c47c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627e348cc5bd4dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e2d31c3a454c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bbe3d986734097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd1e81e163e4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e2d31c3a454c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref325df038824425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bbe3d986734097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundergefuhrte Geschaftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>87,970</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,871</x:t>
-[...458 lines deleted...]
-          <x:t>90,306</x:t>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>