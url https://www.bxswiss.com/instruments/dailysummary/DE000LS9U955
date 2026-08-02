--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627e348cc5bd4dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97747d0eeb34175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bbe3d986734097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7fb1577b9b8405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref325df038824425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bbe3d986734097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7d5a90cab749a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7fb1577b9b8405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundergefuhrte Geschaftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>