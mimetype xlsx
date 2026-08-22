--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97747d0eeb34175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033c7dcab252421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7fb1577b9b8405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re069290f17ca49e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7d5a90cab749a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7fb1577b9b8405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f3d6d21f5e4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re069290f17ca49e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grundergefuhrte Geschaftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>