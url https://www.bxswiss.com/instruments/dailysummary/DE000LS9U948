--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9df210e96740b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759d41986d3c49f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088ede0cd2ff42f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920ced4db2df495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0ffa02d50241b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088ede0cd2ff42f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb35e514235d429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920ced4db2df495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>