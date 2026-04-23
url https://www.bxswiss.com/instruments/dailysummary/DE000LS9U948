--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759d41986d3c49f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805f92cd2ae44bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920ced4db2df495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa7d133b1594c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb35e514235d429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920ced4db2df495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df9f31d43cd4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa7d133b1594c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>