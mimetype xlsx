--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805f92cd2ae44bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b9fee9a6a946d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa7d133b1594c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad3817b5fa2456e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df9f31d43cd4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa7d133b1594c51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f8a1ac32e8c4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad3817b5fa2456e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>