--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b9fee9a6a946d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b05ceb26a1442e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad3817b5fa2456e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7f76c27fb34d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f8a1ac32e8c4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad3817b5fa2456e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4595e749668841a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7f76c27fb34d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>83,996</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>