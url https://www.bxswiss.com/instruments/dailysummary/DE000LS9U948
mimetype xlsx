--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b05ceb26a1442e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd321a1ab7f9d437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7f76c27fb34d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4972f52c73f4f0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4595e749668841a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7f76c27fb34d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33fed99cff74956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4972f52c73f4f0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...38 lines deleted...]
-          <x:t>84,541</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,123</x:t>
-[...490 lines deleted...]
-          <x:t>86,049</x:t>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>