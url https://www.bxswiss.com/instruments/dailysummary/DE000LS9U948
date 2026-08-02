--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd321a1ab7f9d437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cffdb18328948a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4972f52c73f4f0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9715fe11fa584dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33fed99cff74956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4972f52c73f4f0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a5f06d2da247b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9715fe11fa584dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>