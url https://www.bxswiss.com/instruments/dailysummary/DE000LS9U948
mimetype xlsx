--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cffdb18328948a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478386002c324489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9715fe11fa584dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref79aca1256a4955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a5f06d2da247b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9715fe11fa584dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref63e8ac12e3492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref79aca1256a4955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>