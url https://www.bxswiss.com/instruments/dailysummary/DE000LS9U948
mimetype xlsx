--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478386002c324489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab837877f4ed4eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref79aca1256a4955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3819ba9bfa347d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref63e8ac12e3492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref79aca1256a4955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09540a506014030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3819ba9bfa347d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>