--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab837877f4ed4eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re665c458f89948f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3819ba9bfa347d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e58443a41c8404c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09540a506014030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3819ba9bfa347d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba102bc3023c41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e58443a41c8404c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,621</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,444</x:t>
-[...48 lines deleted...]
-          <x:t>92,908</x:t>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,366</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>91,461</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>92,168</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>