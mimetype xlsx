--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re665c458f89948f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede8d4c71d674998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e58443a41c8404c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f78b6f53a8f4795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba102bc3023c41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e58443a41c8404c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d0c7a6a09847d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f78b6f53a8f4795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>91,531</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,435</x:t>
-[...313 lines deleted...]
-          <x:t>92,510</x:t>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,866</x:t>
-[...242 lines deleted...]
-          <x:t>89,939</x:t>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>