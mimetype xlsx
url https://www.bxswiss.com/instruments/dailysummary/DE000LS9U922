--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eafeaae6dcd4997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd557c597b0214bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77c8b237b0f040bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5039d7a53a404608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34b210e303d94952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77c8b237b0f040bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3fdac053f34818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5039d7a53a404608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuroPulse Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>