--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd557c597b0214bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b7b6e55fb44b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5039d7a53a404608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdda3fd72fb5d4489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3fdac053f34818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5039d7a53a404608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d49feaf31d42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdda3fd72fb5d4489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuroPulse Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,881</x:t>
-[...543 lines deleted...]
-        <x:is>
           <x:t>109,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>