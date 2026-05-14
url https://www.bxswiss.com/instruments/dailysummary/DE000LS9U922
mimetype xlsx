--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b7b6e55fb44b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61d429aeef041df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdda3fd72fb5d4489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5145c4d806b41f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d49feaf31d42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdda3fd72fb5d4489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbe1729ed5e40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5145c4d806b41f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuroPulse Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>