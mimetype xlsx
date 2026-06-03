--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61d429aeef041df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2059b573e7564b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5145c4d806b41f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8518248ce1044deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbe1729ed5e40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5145c4d806b41f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf459b9d9c6924ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8518248ce1044deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuroPulse Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>