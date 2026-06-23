--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2059b573e7564b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4753b408314dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8518248ce1044deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04d69cbdf304bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf459b9d9c6924ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8518248ce1044deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd7b688f7cf4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04d69cbdf304bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuroPulse Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>