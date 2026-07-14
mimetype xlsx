--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4753b408314dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14a210c5768464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04d69cbdf304bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79696c8294074737"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd7b688f7cf4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04d69cbdf304bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f86848af76140c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79696c8294074737" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuroPulse Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>