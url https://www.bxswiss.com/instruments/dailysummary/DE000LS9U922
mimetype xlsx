--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14a210c5768464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddcc54cfa8e4371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79696c8294074737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb780629aed24537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f86848af76140c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79696c8294074737" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc03b5958b244c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb780629aed24537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuroPulse Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>