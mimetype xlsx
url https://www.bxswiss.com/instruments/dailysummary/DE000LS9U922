--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddcc54cfa8e4371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67059c88ec1473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb780629aed24537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c907c3cd5294cf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc03b5958b244c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb780629aed24537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2621830a418c4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c907c3cd5294cf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuroPulse Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,634</x:t>
@@ -737,31 +272,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>