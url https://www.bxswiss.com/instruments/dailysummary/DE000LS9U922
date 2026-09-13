--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67059c88ec1473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f21f86469ba4dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c907c3cd5294cf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26411c7e26bf4608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2621830a418c4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c907c3cd5294cf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7855b0daf1d04108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26411c7e26bf4608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuroPulse Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...224 lines deleted...]
-          <x:t>121,416</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>120,995</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,188</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>120,867</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>