--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f21f86469ba4dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1cdd1a45a746b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26411c7e26bf4608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65394342320240b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7855b0daf1d04108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26411c7e26bf4608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra555929607274fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65394342320240b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuroPulse Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>120,995</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,188</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,767</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>