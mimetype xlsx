--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1cdd1a45a746b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f4d610e7d664a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65394342320240b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ef33d9a06c14f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra555929607274fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65394342320240b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R696fa9800aa649c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ef33d9a06c14f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuroPulse Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,249 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>120,127</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,400</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>120,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,606</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>